--- v1 (2026-03-30)
+++ v2 (2026-07-15)
@@ -3187,61 +3187,80 @@
               <w:snapToGrid w:val="0"/>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
                 <w:lang w:val="fr-FR"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:t>С</w:t>
             </w:r>
             <w:r w:rsidRPr="005A4AED">
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
                 <w:lang w:val="fr-FR"/>
               </w:rPr>
               <w:t xml:space="preserve">айт: </w:t>
             </w:r>
-            <w:hyperlink r:id="rId7" w:history="1">
-[...9 lines deleted...]
-            </w:hyperlink>
+            <w:r w:rsidR="004C70F8">
+              <w:fldChar w:fldCharType="begin"/>
+            </w:r>
+            <w:r w:rsidR="004C70F8" w:rsidRPr="0080741E">
+              <w:rPr>
+                <w:lang w:val="en-US"/>
+              </w:rPr>
+              <w:instrText xml:space="preserve"> HYPERLINK "http://www.samolet.info/" </w:instrText>
+            </w:r>
+            <w:r w:rsidR="004C70F8">
+              <w:fldChar w:fldCharType="separate"/>
+            </w:r>
+            <w:r w:rsidRPr="005A4AED">
+              <w:rPr>
+                <w:rStyle w:val="a4"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+                <w:lang w:val="fr-FR"/>
+              </w:rPr>
+              <w:t>http://www.samolet.info</w:t>
+            </w:r>
+            <w:r w:rsidR="004C70F8">
+              <w:rPr>
+                <w:rStyle w:val="a4"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+                <w:lang w:val="fr-FR"/>
+              </w:rPr>
+              <w:fldChar w:fldCharType="end"/>
+            </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="5006" w:type="dxa"/>
           </w:tcPr>
           <w:p w14:paraId="31065863" w14:textId="77777777" w:rsidR="003E5419" w:rsidRPr="005A4AED" w:rsidRDefault="003E5419" w:rsidP="003E5419">
             <w:pPr>
               <w:pStyle w:val="1"/>
               <w:snapToGrid w:val="0"/>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
                 <w:b/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="005A4AED">
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
                 <w:b/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:t>ЗАКАЗЧИК</w:t>
@@ -4530,3152 +4549,2201 @@
     <w:p w14:paraId="36310E38" w14:textId="77777777" w:rsidR="003E5419" w:rsidRDefault="003E5419" w:rsidP="003E5419">
       <w:pPr>
         <w:widowControl/>
         <w:tabs>
           <w:tab w:val="left" w:pos="3392"/>
           <w:tab w:val="left" w:pos="5088"/>
         </w:tabs>
         <w:snapToGrid w:val="0"/>
         <w:spacing w:before="120"/>
       </w:pPr>
     </w:p>
     <w:p w14:paraId="12FB493F" w14:textId="77777777" w:rsidR="003E5419" w:rsidRDefault="003E5419" w:rsidP="003E5419">
       <w:pPr>
         <w:pStyle w:val="a0"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:cs="Tahoma"/>
           <w:b/>
           <w:bCs/>
           <w:szCs w:val="20"/>
         </w:rPr>
         <w:br w:type="page"/>
       </w:r>
     </w:p>
-    <w:p w14:paraId="4D35B3A1" w14:textId="77777777" w:rsidR="003E5419" w:rsidRDefault="003E5419" w:rsidP="003E5419">
+    <w:p w14:paraId="3110D411" w14:textId="77777777" w:rsidR="0080741E" w:rsidRPr="0031716E" w:rsidRDefault="0080741E" w:rsidP="0080741E">
       <w:pPr>
         <w:pStyle w:val="9"/>
         <w:tabs>
           <w:tab w:val="left" w:pos="567"/>
           <w:tab w:val="left" w:pos="1134"/>
           <w:tab w:val="left" w:pos="1701"/>
           <w:tab w:val="left" w:pos="2268"/>
           <w:tab w:val="left" w:pos="8080"/>
         </w:tabs>
         <w:spacing w:before="120" w:after="0"/>
         <w:ind w:left="567"/>
         <w:jc w:val="right"/>
         <w:rPr>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="001F1D56">
+      <w:r w:rsidRPr="0031716E">
         <w:rPr>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
         </w:rPr>
         <w:lastRenderedPageBreak/>
         <w:t>ПРИЛОЖЕНИЕ № 2</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="2038F4BE" w14:textId="13B57E49" w:rsidR="003E5419" w:rsidRPr="00ED328A" w:rsidRDefault="003E5419" w:rsidP="003E5419">
+    <w:p w14:paraId="6DA46451" w14:textId="77777777" w:rsidR="0080741E" w:rsidRPr="0031716E" w:rsidRDefault="0080741E" w:rsidP="0080741E">
       <w:pPr>
         <w:pStyle w:val="9"/>
         <w:tabs>
           <w:tab w:val="left" w:pos="567"/>
           <w:tab w:val="left" w:pos="1134"/>
           <w:tab w:val="left" w:pos="1701"/>
           <w:tab w:val="left" w:pos="2268"/>
           <w:tab w:val="left" w:pos="8080"/>
         </w:tabs>
         <w:spacing w:before="120" w:after="0"/>
         <w:ind w:left="567"/>
         <w:jc w:val="right"/>
         <w:rPr>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="00ED328A">
-[...42 lines deleted...]
-    <w:p w14:paraId="4411DAEA" w14:textId="77777777" w:rsidR="003E5419" w:rsidRDefault="003E5419" w:rsidP="003E5419">
+      <w:r w:rsidRPr="0031716E">
+        <w:rPr>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:t>к Договору № ___К/26 от «___» __________ 2026 г.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="56A976F4" w14:textId="77777777" w:rsidR="0080741E" w:rsidRPr="0031716E" w:rsidRDefault="0080741E" w:rsidP="0080741E">
       <w:pPr>
         <w:jc w:val="right"/>
         <w:rPr>
-          <w:sz w:val="22"/>
-[...4 lines deleted...]
-    <w:p w14:paraId="7C081E31" w14:textId="77777777" w:rsidR="003E5419" w:rsidRDefault="003E5419" w:rsidP="003E5419">
+          <w:szCs w:val="20"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="3E454E79" w14:textId="77777777" w:rsidR="0080741E" w:rsidRPr="0031716E" w:rsidRDefault="0080741E" w:rsidP="0080741E">
       <w:pPr>
         <w:jc w:val="center"/>
         <w:rPr>
-          <w:sz w:val="16"/>
-[...6 lines deleted...]
-          <w:szCs w:val="16"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="0031716E">
+        <w:rPr>
+          <w:szCs w:val="20"/>
         </w:rPr>
         <w:t>Оформляется на фирменном бланке организации</w:t>
       </w:r>
-    </w:p>
-[...4 lines deleted...]
-        </w:pBdr>
+      <w:r>
+        <w:rPr>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:br/>
+      </w:r>
+      <w:r w:rsidRPr="0031716E">
+        <w:rPr>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:t>с указанием полного наименования организации, ИНН/КПП, юридического адреса</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="03E05E03" w14:textId="77777777" w:rsidR="0080741E" w:rsidRPr="0031716E" w:rsidRDefault="0080741E" w:rsidP="0080741E">
+      <w:pPr>
         <w:jc w:val="center"/>
         <w:rPr>
-          <w:sz w:val="16"/>
-[...20 lines deleted...]
-    <w:p w14:paraId="4717F77D" w14:textId="71D9C6C4" w:rsidR="003E5419" w:rsidRDefault="003E5419" w:rsidP="003E5419">
+          <w:szCs w:val="20"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="51835BB3" w14:textId="77777777" w:rsidR="0080741E" w:rsidRPr="0031716E" w:rsidRDefault="0080741E" w:rsidP="0080741E">
       <w:pPr>
         <w:tabs>
           <w:tab w:val="right" w:pos="10504"/>
         </w:tabs>
         <w:rPr>
           <w:b/>
           <w:bCs/>
-          <w:sz w:val="16"/>
-[...3 lines deleted...]
-      <w:r>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="0031716E">
         <w:rPr>
           <w:b/>
           <w:bCs/>
-          <w:sz w:val="16"/>
-[...4 lines deleted...]
-      <w:r w:rsidR="002B632B">
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:t>Исх.№______ от «____» ____________ 2026г.</w:t>
+      </w:r>
+      <w:r w:rsidRPr="0031716E">
         <w:rPr>
           <w:b/>
           <w:bCs/>
-          <w:sz w:val="16"/>
-[...27 lines deleted...]
-          <w:szCs w:val="16"/>
+          <w:szCs w:val="20"/>
         </w:rPr>
         <w:tab/>
         <w:t>В ООО «Агентство САМОЛЁТ»</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="7D7E4F7F" w14:textId="77777777" w:rsidR="003E5419" w:rsidRDefault="003E5419" w:rsidP="003E5419">
+    <w:p w14:paraId="3761CE3A" w14:textId="77777777" w:rsidR="0080741E" w:rsidRPr="0031716E" w:rsidRDefault="0080741E" w:rsidP="0080741E">
       <w:pPr>
         <w:pStyle w:val="ac"/>
         <w:jc w:val="right"/>
         <w:rPr>
-          <w:sz w:val="16"/>
-[...16 lines deleted...]
-    <w:p w14:paraId="7040AC37" w14:textId="77777777" w:rsidR="003E5419" w:rsidRDefault="003E5419" w:rsidP="003E5419">
+          <w:b/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="3E3145A3" w14:textId="77777777" w:rsidR="0080741E" w:rsidRPr="0031716E" w:rsidRDefault="0080741E" w:rsidP="0080741E">
       <w:pPr>
         <w:widowControl/>
         <w:jc w:val="center"/>
         <w:rPr>
           <w:b/>
-          <w:sz w:val="16"/>
-[...9 lines deleted...]
-          <w:u w:val="single"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="0031716E">
+        <w:rPr>
+          <w:b/>
+          <w:szCs w:val="20"/>
         </w:rPr>
         <w:t>ЗАЯВКА</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="7C1BAAE5" w14:textId="77777777" w:rsidR="003E5419" w:rsidRDefault="003E5419" w:rsidP="003E5419">
+    <w:p w14:paraId="03494B65" w14:textId="77777777" w:rsidR="0080741E" w:rsidRDefault="0080741E" w:rsidP="0080741E">
       <w:pPr>
         <w:widowControl/>
         <w:jc w:val="center"/>
         <w:rPr>
           <w:b/>
-          <w:sz w:val="16"/>
-          <w:szCs w:val="16"/>
+          <w:szCs w:val="20"/>
           <w:u w:val="single"/>
         </w:rPr>
       </w:pPr>
     </w:p>
-    <w:p w14:paraId="4C780934" w14:textId="77777777" w:rsidR="003E5419" w:rsidRPr="00E72BE0" w:rsidRDefault="003E5419" w:rsidP="003E5419">
+    <w:p w14:paraId="2DDE189E" w14:textId="77777777" w:rsidR="0080741E" w:rsidRPr="0031716E" w:rsidRDefault="0080741E" w:rsidP="0080741E">
       <w:pPr>
         <w:widowControl/>
-        <w:tabs>
-[...4 lines deleted...]
-          <w:b/>
+        <w:pBdr>
+          <w:bottom w:val="single" w:sz="4" w:space="1" w:color="auto"/>
+        </w:pBdr>
+        <w:jc w:val="center"/>
+        <w:rPr>
+          <w:b/>
+          <w:szCs w:val="20"/>
+          <w:u w:val="single"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="3C631E59" w14:textId="77777777" w:rsidR="0080741E" w:rsidRPr="0031716E" w:rsidRDefault="0080741E" w:rsidP="0080741E">
+      <w:pPr>
+        <w:widowControl/>
+        <w:rPr>
           <w:bCs/>
-          <w:sz w:val="16"/>
-[...6 lines deleted...]
-          <w:b/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="0031716E">
+        <w:rPr>
           <w:bCs/>
-          <w:sz w:val="16"/>
-[...7 lines deleted...]
-          <w:b/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:t xml:space="preserve">(Указать нужное: </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
           <w:bCs/>
-          <w:sz w:val="16"/>
-[...12 lines deleted...]
-    <w:p w14:paraId="3405ED07" w14:textId="77777777" w:rsidR="003E5419" w:rsidRPr="00E72BE0" w:rsidRDefault="003E5419" w:rsidP="003E5419">
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:t>б</w:t>
+      </w:r>
+      <w:r w:rsidRPr="0031716E">
+        <w:rPr>
+          <w:bCs/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:t>ронирование</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:bCs/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:t xml:space="preserve">, </w:t>
+      </w:r>
+      <w:r w:rsidRPr="0031716E">
+        <w:rPr>
+          <w:bCs/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:t>выписк</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:bCs/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:t>а</w:t>
+      </w:r>
+      <w:r w:rsidRPr="0031716E">
+        <w:rPr>
+          <w:bCs/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> авиабилетов/выписк</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:bCs/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:t>а</w:t>
+      </w:r>
+      <w:r w:rsidRPr="0031716E">
+        <w:rPr>
+          <w:bCs/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> ЖД-билетов / возврат билетов</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:bCs/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> / др.</w:t>
+      </w:r>
+      <w:r w:rsidRPr="0031716E">
+        <w:rPr>
+          <w:bCs/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:t>)</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="4190089C" w14:textId="77777777" w:rsidR="0080741E" w:rsidRPr="0031716E" w:rsidRDefault="0080741E" w:rsidP="0080741E">
       <w:pPr>
         <w:widowControl/>
-        <w:tabs>
-[...118 lines deleted...]
-    <w:p w14:paraId="28282B16" w14:textId="77777777" w:rsidR="003E5419" w:rsidRDefault="003E5419" w:rsidP="003E5419">
+        <w:jc w:val="center"/>
+        <w:rPr>
+          <w:b/>
+          <w:szCs w:val="20"/>
+          <w:u w:val="single"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="4DA71F10" w14:textId="77777777" w:rsidR="0080741E" w:rsidRPr="0031716E" w:rsidRDefault="0080741E" w:rsidP="0080741E">
       <w:pPr>
         <w:pStyle w:val="4"/>
         <w:tabs>
           <w:tab w:val="clear" w:pos="5670"/>
           <w:tab w:val="left" w:pos="0"/>
         </w:tabs>
         <w:jc w:val="both"/>
         <w:rPr>
-          <w:b w:val="0"/>
-[...25 lines deleted...]
-        <w:rPr>
           <w:rFonts w:eastAsia="Times New Roman"/>
-          <w:b w:val="0"/>
-[...6 lines deleted...]
-      <w:r>
+          <w:bCs/>
+          <w:sz w:val="20"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="0031716E">
         <w:rPr>
           <w:rFonts w:eastAsia="Times New Roman"/>
-          <w:b w:val="0"/>
-[...5 lines deleted...]
-        <w:t>** Выписка/возврат билетов осуществляется при получении Заявки, подписанной Уполномоченным лицом.</w:t>
+          <w:bCs/>
+          <w:sz w:val="20"/>
+        </w:rPr>
+        <w:t>1. МАРШРУТ</w:t>
       </w:r>
     </w:p>
     <w:tbl>
       <w:tblPr>
-        <w:tblW w:w="0" w:type="auto"/>
+        <w:tblW w:w="9369" w:type="dxa"/>
         <w:tblInd w:w="125" w:type="dxa"/>
         <w:tblLayout w:type="fixed"/>
         <w:tblLook w:val="0000" w:firstRow="0" w:lastRow="0" w:firstColumn="0" w:lastColumn="0" w:noHBand="0" w:noVBand="0"/>
       </w:tblPr>
       <w:tblGrid>
-        <w:gridCol w:w="1376"/>
-[...4 lines deleted...]
-        <w:gridCol w:w="1600"/>
+        <w:gridCol w:w="1290"/>
+        <w:gridCol w:w="891"/>
+        <w:gridCol w:w="1802"/>
+        <w:gridCol w:w="1559"/>
+        <w:gridCol w:w="1418"/>
+        <w:gridCol w:w="917"/>
         <w:gridCol w:w="1492"/>
       </w:tblGrid>
-      <w:tr w:rsidR="003E5419" w14:paraId="17C02863" w14:textId="77777777" w:rsidTr="003112C5">
+      <w:tr w:rsidR="0080741E" w:rsidRPr="0031716E" w14:paraId="7A44A673" w14:textId="77777777" w:rsidTr="008D4DDA">
         <w:trPr>
-          <w:trHeight w:val="383"/>
+          <w:trHeight w:val="851"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="1376" w:type="dxa"/>
+            <w:tcW w:w="1290" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="double" w:sz="1" w:space="0" w:color="000000"/>
               <w:left w:val="double" w:sz="1" w:space="0" w:color="000000"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="000000"/>
             </w:tcBorders>
+            <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w14:paraId="17053141" w14:textId="77777777" w:rsidR="003E5419" w:rsidRDefault="003E5419" w:rsidP="003112C5">
+          <w:p w14:paraId="1F5F9337" w14:textId="77777777" w:rsidR="0080741E" w:rsidRPr="0031716E" w:rsidRDefault="0080741E" w:rsidP="008D4DDA">
             <w:pPr>
               <w:pStyle w:val="MessageHeaderLast"/>
               <w:keepLines w:val="0"/>
               <w:pBdr>
                 <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
               </w:pBdr>
               <w:tabs>
                 <w:tab w:val="clear" w:pos="720"/>
                 <w:tab w:val="clear" w:pos="1267"/>
                 <w:tab w:val="clear" w:pos="2938"/>
                 <w:tab w:val="clear" w:pos="4320"/>
                 <w:tab w:val="clear" w:pos="5040"/>
                 <w:tab w:val="clear" w:pos="8640"/>
               </w:tabs>
               <w:snapToGrid w:val="0"/>
               <w:spacing w:before="0" w:after="0" w:line="240" w:lineRule="auto"/>
               <w:ind w:right="-107"/>
               <w:jc w:val="center"/>
               <w:rPr>
+                <w:b/>
+                <w:bCs/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="0031716E">
+              <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
                 <w:b/>
                 <w:bCs/>
                 <w:spacing w:val="0"/>
-                <w:sz w:val="16"/>
-                <w:szCs w:val="16"/>
+                <w:szCs w:val="20"/>
                 <w:lang w:val="ru-RU"/>
               </w:rPr>
-            </w:pPr>
-[...1 lines deleted...]
-          <w:p w14:paraId="3D3F5A56" w14:textId="77777777" w:rsidR="003E5419" w:rsidRDefault="003E5419" w:rsidP="003112C5">
+              <w:t>Перевозчик</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="891" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="double" w:sz="1" w:space="0" w:color="000000"/>
+              <w:left w:val="single" w:sz="4" w:space="0" w:color="000000"/>
+              <w:bottom w:val="single" w:sz="4" w:space="0" w:color="000000"/>
+            </w:tcBorders>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p w14:paraId="309F55C3" w14:textId="77777777" w:rsidR="0080741E" w:rsidRPr="0031716E" w:rsidRDefault="0080741E" w:rsidP="008D4DDA">
             <w:pPr>
               <w:pStyle w:val="MessageHeaderLast"/>
               <w:keepLines w:val="0"/>
               <w:pBdr>
                 <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
               </w:pBdr>
               <w:tabs>
                 <w:tab w:val="clear" w:pos="720"/>
                 <w:tab w:val="clear" w:pos="1267"/>
                 <w:tab w:val="clear" w:pos="2938"/>
                 <w:tab w:val="clear" w:pos="4320"/>
                 <w:tab w:val="clear" w:pos="5040"/>
                 <w:tab w:val="clear" w:pos="8640"/>
               </w:tabs>
               <w:snapToGrid w:val="0"/>
               <w:spacing w:before="0" w:after="0" w:line="240" w:lineRule="auto"/>
               <w:ind w:right="-107"/>
               <w:jc w:val="center"/>
               <w:rPr>
+                <w:b/>
+                <w:bCs/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="0031716E">
+              <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
                 <w:b/>
                 <w:bCs/>
                 <w:spacing w:val="0"/>
-                <w:sz w:val="16"/>
-                <w:szCs w:val="16"/>
+                <w:szCs w:val="20"/>
                 <w:lang w:val="ru-RU"/>
               </w:rPr>
-            </w:pPr>
-            <w:r>
+              <w:t>№ Рейса/</w:t>
+            </w:r>
+            <w:r w:rsidRPr="0031716E">
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
                 <w:b/>
                 <w:bCs/>
                 <w:spacing w:val="0"/>
-                <w:sz w:val="16"/>
-                <w:szCs w:val="16"/>
+                <w:szCs w:val="20"/>
                 <w:lang w:val="ru-RU"/>
               </w:rPr>
-              <w:t>Авиакомпания</w:t>
-[...13 lines deleted...]
-            </w:pPr>
+              <w:br/>
+              <w:t>Поезда</w:t>
+            </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="1104" w:type="dxa"/>
-[...154 lines deleted...]
-            <w:tcW w:w="2536" w:type="dxa"/>
+            <w:tcW w:w="3361" w:type="dxa"/>
             <w:gridSpan w:val="2"/>
             <w:tcBorders>
               <w:top w:val="double" w:sz="1" w:space="0" w:color="000000"/>
               <w:left w:val="single" w:sz="4" w:space="0" w:color="000000"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="000000"/>
             </w:tcBorders>
+            <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w14:paraId="2BBBDC07" w14:textId="77777777" w:rsidR="003E5419" w:rsidRDefault="003E5419" w:rsidP="003112C5">
+          <w:p w14:paraId="6BA9D6D4" w14:textId="77777777" w:rsidR="0080741E" w:rsidRPr="0031716E" w:rsidRDefault="0080741E" w:rsidP="008D4DDA">
             <w:pPr>
               <w:pStyle w:val="a0"/>
               <w:snapToGrid w:val="0"/>
               <w:ind w:right="-68"/>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:b/>
                 <w:bCs/>
-                <w:sz w:val="16"/>
-[...9 lines deleted...]
-              <w:jc w:val="center"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="0031716E">
               <w:rPr>
                 <w:b/>
                 <w:bCs/>
-                <w:sz w:val="16"/>
-[...10 lines deleted...]
-              <w:t>Направление</w:t>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+              <w:t>Маршрут (откуда - куда)</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="1560" w:type="dxa"/>
+            <w:tcW w:w="1418" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="double" w:sz="1" w:space="0" w:color="000000"/>
               <w:left w:val="single" w:sz="4" w:space="0" w:color="000000"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="000000"/>
             </w:tcBorders>
+            <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w14:paraId="28DF064E" w14:textId="77777777" w:rsidR="003E5419" w:rsidRDefault="003E5419" w:rsidP="003112C5">
+          <w:p w14:paraId="6DA37DAC" w14:textId="77777777" w:rsidR="0080741E" w:rsidRPr="0031716E" w:rsidRDefault="0080741E" w:rsidP="008D4DDA">
+            <w:pPr>
+              <w:pStyle w:val="a0"/>
+              <w:ind w:right="-68"/>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:b/>
+                <w:bCs/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="0031716E">
+              <w:rPr>
+                <w:b/>
+                <w:bCs/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+              <w:t>Дата</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="917" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="double" w:sz="1" w:space="0" w:color="000000"/>
+              <w:left w:val="single" w:sz="4" w:space="0" w:color="000000"/>
+              <w:bottom w:val="single" w:sz="4" w:space="0" w:color="000000"/>
+            </w:tcBorders>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p w14:paraId="341916A9" w14:textId="77777777" w:rsidR="0080741E" w:rsidRPr="0031716E" w:rsidRDefault="0080741E" w:rsidP="008D4DDA">
+            <w:pPr>
+              <w:pStyle w:val="a0"/>
+              <w:ind w:left="-142" w:right="-68"/>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:b/>
+                <w:bCs/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="0031716E">
+              <w:rPr>
+                <w:b/>
+                <w:bCs/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+              <w:t>Время</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1492" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="double" w:sz="1" w:space="0" w:color="000000"/>
+              <w:left w:val="single" w:sz="4" w:space="0" w:color="000000"/>
+              <w:bottom w:val="single" w:sz="4" w:space="0" w:color="000000"/>
+              <w:right w:val="double" w:sz="1" w:space="0" w:color="000000"/>
+            </w:tcBorders>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p w14:paraId="41872FE1" w14:textId="77777777" w:rsidR="0080741E" w:rsidRPr="0031716E" w:rsidRDefault="0080741E" w:rsidP="008D4DDA">
             <w:pPr>
               <w:pStyle w:val="MessageHeaderLast"/>
               <w:keepLines w:val="0"/>
               <w:pBdr>
                 <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
               </w:pBdr>
               <w:tabs>
                 <w:tab w:val="clear" w:pos="720"/>
                 <w:tab w:val="clear" w:pos="1267"/>
                 <w:tab w:val="clear" w:pos="2938"/>
                 <w:tab w:val="clear" w:pos="4320"/>
                 <w:tab w:val="clear" w:pos="5040"/>
                 <w:tab w:val="clear" w:pos="8640"/>
               </w:tabs>
               <w:snapToGrid w:val="0"/>
               <w:spacing w:before="0" w:after="0" w:line="240" w:lineRule="auto"/>
               <w:ind w:right="-68"/>
               <w:jc w:val="center"/>
               <w:rPr>
+                <w:szCs w:val="20"/>
+                <w:lang w:val="ru-RU"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="0031716E">
+              <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
                 <w:b/>
                 <w:bCs/>
                 <w:spacing w:val="0"/>
-                <w:sz w:val="16"/>
-                <w:szCs w:val="16"/>
+                <w:szCs w:val="20"/>
                 <w:lang w:val="ru-RU"/>
               </w:rPr>
-            </w:pPr>
-[...21 lines deleted...]
-            </w:r>
+              <w:t>Класс / тип вагона</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr w:rsidR="0080741E" w:rsidRPr="0031716E" w14:paraId="4AF2E536" w14:textId="77777777" w:rsidTr="008D4DDA">
+        <w:trPr>
+          <w:trHeight w:val="301"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1290" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="double" w:sz="1" w:space="0" w:color="000000"/>
+              <w:left w:val="double" w:sz="1" w:space="0" w:color="000000"/>
+              <w:bottom w:val="single" w:sz="4" w:space="0" w:color="000000"/>
+            </w:tcBorders>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p w14:paraId="36B27035" w14:textId="77777777" w:rsidR="0080741E" w:rsidRPr="0031716E" w:rsidRDefault="0080741E" w:rsidP="008D4DDA">
+            <w:pPr>
+              <w:widowControl/>
+              <w:snapToGrid w:val="0"/>
+              <w:ind w:left="142"/>
+              <w:rPr>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+            </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="1600" w:type="dxa"/>
+            <w:tcW w:w="891" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="double" w:sz="1" w:space="0" w:color="000000"/>
               <w:left w:val="single" w:sz="4" w:space="0" w:color="000000"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="000000"/>
             </w:tcBorders>
+            <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w14:paraId="4CCA6D23" w14:textId="77777777" w:rsidR="003E5419" w:rsidRDefault="003E5419" w:rsidP="003112C5">
-[...37 lines deleted...]
-              </w:tabs>
+          <w:p w14:paraId="7687606A" w14:textId="77777777" w:rsidR="0080741E" w:rsidRPr="0031716E" w:rsidRDefault="0080741E" w:rsidP="008D4DDA">
+            <w:pPr>
+              <w:widowControl/>
               <w:snapToGrid w:val="0"/>
-              <w:spacing w:before="0" w:after="0" w:line="240" w:lineRule="auto"/>
-              <w:ind w:left="-142" w:right="-68"/>
               <w:jc w:val="center"/>
               <w:rPr>
-                <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
-[...12 lines deleted...]
-              <w:ind w:left="-142" w:right="-68"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1802" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="double" w:sz="1" w:space="0" w:color="000000"/>
+              <w:left w:val="single" w:sz="4" w:space="0" w:color="000000"/>
+              <w:bottom w:val="single" w:sz="4" w:space="0" w:color="000000"/>
+            </w:tcBorders>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p w14:paraId="428AC76E" w14:textId="77777777" w:rsidR="0080741E" w:rsidRPr="0031716E" w:rsidRDefault="0080741E" w:rsidP="008D4DDA">
+            <w:pPr>
+              <w:widowControl/>
+              <w:snapToGrid w:val="0"/>
               <w:jc w:val="center"/>
               <w:rPr>
-                <w:b/>
-[...13 lines deleted...]
-            </w:r>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1559" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="double" w:sz="1" w:space="0" w:color="000000"/>
+              <w:left w:val="single" w:sz="4" w:space="0" w:color="000000"/>
+              <w:bottom w:val="single" w:sz="4" w:space="0" w:color="000000"/>
+            </w:tcBorders>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p w14:paraId="6111A9CA" w14:textId="77777777" w:rsidR="0080741E" w:rsidRPr="0031716E" w:rsidRDefault="0080741E" w:rsidP="008D4DDA">
+            <w:pPr>
+              <w:widowControl/>
+              <w:snapToGrid w:val="0"/>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1418" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="double" w:sz="1" w:space="0" w:color="000000"/>
+              <w:left w:val="single" w:sz="4" w:space="0" w:color="000000"/>
+              <w:bottom w:val="single" w:sz="4" w:space="0" w:color="000000"/>
+            </w:tcBorders>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p w14:paraId="7DAB9A9F" w14:textId="77777777" w:rsidR="0080741E" w:rsidRPr="0031716E" w:rsidRDefault="0080741E" w:rsidP="008D4DDA">
+            <w:pPr>
+              <w:widowControl/>
+              <w:snapToGrid w:val="0"/>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="917" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="double" w:sz="1" w:space="0" w:color="000000"/>
+              <w:left w:val="single" w:sz="4" w:space="0" w:color="000000"/>
+              <w:bottom w:val="single" w:sz="4" w:space="0" w:color="000000"/>
+            </w:tcBorders>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p w14:paraId="3B57C9B6" w14:textId="77777777" w:rsidR="0080741E" w:rsidRPr="0031716E" w:rsidRDefault="0080741E" w:rsidP="008D4DDA">
+            <w:pPr>
+              <w:widowControl/>
+              <w:snapToGrid w:val="0"/>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+            </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1492" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="double" w:sz="1" w:space="0" w:color="000000"/>
               <w:left w:val="single" w:sz="4" w:space="0" w:color="000000"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="000000"/>
               <w:right w:val="double" w:sz="1" w:space="0" w:color="000000"/>
             </w:tcBorders>
+            <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w14:paraId="2FA21249" w14:textId="77777777" w:rsidR="003E5419" w:rsidRDefault="003E5419" w:rsidP="003112C5">
-[...124 lines deleted...]
-          <w:p w14:paraId="6A4E3A82" w14:textId="77777777" w:rsidR="003E5419" w:rsidRDefault="003E5419" w:rsidP="003112C5">
+          <w:p w14:paraId="31E22003" w14:textId="77777777" w:rsidR="0080741E" w:rsidRPr="0031716E" w:rsidRDefault="0080741E" w:rsidP="008D4DDA">
             <w:pPr>
               <w:widowControl/>
               <w:snapToGrid w:val="0"/>
               <w:jc w:val="center"/>
               <w:rPr>
-                <w:sz w:val="16"/>
-[...106 lines deleted...]
-                <w:szCs w:val="16"/>
+                <w:szCs w:val="20"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="003E5419" w14:paraId="1DF9AC4B" w14:textId="77777777" w:rsidTr="003112C5">
-[...152 lines deleted...]
-      <w:tr w:rsidR="003E5419" w14:paraId="5B4B2DAF" w14:textId="77777777" w:rsidTr="003112C5">
+      <w:tr w:rsidR="0080741E" w:rsidRPr="0031716E" w14:paraId="6C1DE0AB" w14:textId="77777777" w:rsidTr="008D4DDA">
         <w:trPr>
           <w:trHeight w:val="275"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="1376" w:type="dxa"/>
+            <w:tcW w:w="1290" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="4" w:space="0" w:color="000000"/>
               <w:left w:val="double" w:sz="1" w:space="0" w:color="000000"/>
               <w:bottom w:val="double" w:sz="1" w:space="0" w:color="000000"/>
             </w:tcBorders>
+            <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w14:paraId="0E537365" w14:textId="77777777" w:rsidR="003E5419" w:rsidRDefault="003E5419" w:rsidP="003112C5">
+          <w:p w14:paraId="63502574" w14:textId="77777777" w:rsidR="0080741E" w:rsidRPr="0031716E" w:rsidRDefault="0080741E" w:rsidP="008D4DDA">
             <w:pPr>
               <w:widowControl/>
               <w:snapToGrid w:val="0"/>
               <w:ind w:left="142"/>
               <w:rPr>
-                <w:sz w:val="16"/>
-                <w:szCs w:val="16"/>
+                <w:szCs w:val="20"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="1104" w:type="dxa"/>
+            <w:tcW w:w="891" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="4" w:space="0" w:color="000000"/>
               <w:left w:val="single" w:sz="4" w:space="0" w:color="000000"/>
               <w:bottom w:val="double" w:sz="1" w:space="0" w:color="000000"/>
             </w:tcBorders>
+            <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w14:paraId="327E9B5F" w14:textId="77777777" w:rsidR="003E5419" w:rsidRDefault="003E5419" w:rsidP="003112C5">
+          <w:p w14:paraId="14B9AF01" w14:textId="77777777" w:rsidR="0080741E" w:rsidRPr="0031716E" w:rsidRDefault="0080741E" w:rsidP="008D4DDA">
             <w:pPr>
               <w:widowControl/>
               <w:snapToGrid w:val="0"/>
               <w:jc w:val="center"/>
               <w:rPr>
-                <w:sz w:val="16"/>
-                <w:szCs w:val="16"/>
+                <w:szCs w:val="20"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="1384" w:type="dxa"/>
+            <w:tcW w:w="1802" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="4" w:space="0" w:color="000000"/>
               <w:left w:val="single" w:sz="4" w:space="0" w:color="000000"/>
               <w:bottom w:val="double" w:sz="1" w:space="0" w:color="000000"/>
             </w:tcBorders>
+            <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w14:paraId="3E1B4F66" w14:textId="77777777" w:rsidR="003E5419" w:rsidRDefault="003E5419" w:rsidP="003112C5">
+          <w:p w14:paraId="327B875D" w14:textId="77777777" w:rsidR="0080741E" w:rsidRPr="0031716E" w:rsidRDefault="0080741E" w:rsidP="008D4DDA">
             <w:pPr>
               <w:widowControl/>
               <w:snapToGrid w:val="0"/>
               <w:jc w:val="center"/>
               <w:rPr>
-                <w:sz w:val="16"/>
-                <w:szCs w:val="16"/>
+                <w:szCs w:val="20"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="1152" w:type="dxa"/>
+            <w:tcW w:w="1559" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="4" w:space="0" w:color="000000"/>
               <w:left w:val="single" w:sz="4" w:space="0" w:color="000000"/>
               <w:bottom w:val="double" w:sz="1" w:space="0" w:color="000000"/>
             </w:tcBorders>
+            <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w14:paraId="38C1C543" w14:textId="77777777" w:rsidR="003E5419" w:rsidRDefault="003E5419" w:rsidP="003112C5">
+          <w:p w14:paraId="4804D7FF" w14:textId="77777777" w:rsidR="0080741E" w:rsidRPr="0031716E" w:rsidRDefault="0080741E" w:rsidP="008D4DDA">
             <w:pPr>
               <w:widowControl/>
               <w:snapToGrid w:val="0"/>
               <w:jc w:val="center"/>
               <w:rPr>
-                <w:sz w:val="16"/>
-                <w:szCs w:val="16"/>
+                <w:szCs w:val="20"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="1560" w:type="dxa"/>
+            <w:tcW w:w="1418" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="4" w:space="0" w:color="000000"/>
               <w:left w:val="single" w:sz="4" w:space="0" w:color="000000"/>
               <w:bottom w:val="double" w:sz="1" w:space="0" w:color="000000"/>
             </w:tcBorders>
+            <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w14:paraId="7CB96092" w14:textId="77777777" w:rsidR="003E5419" w:rsidRDefault="003E5419" w:rsidP="003112C5">
+          <w:p w14:paraId="7CDF29F9" w14:textId="77777777" w:rsidR="0080741E" w:rsidRPr="0031716E" w:rsidRDefault="0080741E" w:rsidP="008D4DDA">
             <w:pPr>
               <w:widowControl/>
               <w:snapToGrid w:val="0"/>
               <w:jc w:val="center"/>
               <w:rPr>
-                <w:sz w:val="16"/>
-                <w:szCs w:val="16"/>
+                <w:szCs w:val="20"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="1600" w:type="dxa"/>
+            <w:tcW w:w="917" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="4" w:space="0" w:color="000000"/>
               <w:left w:val="single" w:sz="4" w:space="0" w:color="000000"/>
               <w:bottom w:val="double" w:sz="1" w:space="0" w:color="000000"/>
             </w:tcBorders>
+            <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w14:paraId="6EBABAF2" w14:textId="77777777" w:rsidR="003E5419" w:rsidRDefault="003E5419" w:rsidP="003112C5">
+          <w:p w14:paraId="185A3B95" w14:textId="77777777" w:rsidR="0080741E" w:rsidRPr="0031716E" w:rsidRDefault="0080741E" w:rsidP="008D4DDA">
             <w:pPr>
               <w:widowControl/>
               <w:snapToGrid w:val="0"/>
               <w:jc w:val="center"/>
               <w:rPr>
-                <w:sz w:val="16"/>
-                <w:szCs w:val="16"/>
+                <w:szCs w:val="20"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1492" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="4" w:space="0" w:color="000000"/>
               <w:left w:val="single" w:sz="4" w:space="0" w:color="000000"/>
               <w:bottom w:val="double" w:sz="1" w:space="0" w:color="000000"/>
               <w:right w:val="double" w:sz="1" w:space="0" w:color="000000"/>
             </w:tcBorders>
+            <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w14:paraId="0CA2C423" w14:textId="77777777" w:rsidR="003E5419" w:rsidRDefault="003E5419" w:rsidP="003112C5">
+          <w:p w14:paraId="58AC7C00" w14:textId="77777777" w:rsidR="0080741E" w:rsidRPr="0031716E" w:rsidRDefault="0080741E" w:rsidP="008D4DDA">
             <w:pPr>
               <w:widowControl/>
               <w:snapToGrid w:val="0"/>
               <w:jc w:val="center"/>
               <w:rPr>
-                <w:sz w:val="16"/>
-                <w:szCs w:val="16"/>
+                <w:szCs w:val="20"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
-    <w:p w14:paraId="6E246A8A" w14:textId="77777777" w:rsidR="003E5419" w:rsidRDefault="003E5419" w:rsidP="003E5419">
+    <w:p w14:paraId="5140E3B3" w14:textId="77777777" w:rsidR="0080741E" w:rsidRPr="0031716E" w:rsidRDefault="0080741E" w:rsidP="0080741E">
       <w:pPr>
         <w:widowControl/>
         <w:ind w:left="-142" w:firstLine="142"/>
         <w:jc w:val="center"/>
-      </w:pPr>
-[...1 lines deleted...]
-    <w:p w14:paraId="0618136B" w14:textId="77777777" w:rsidR="003E5419" w:rsidRDefault="003E5419" w:rsidP="003E5419">
+        <w:rPr>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="416C334D" w14:textId="77777777" w:rsidR="0080741E" w:rsidRPr="0031716E" w:rsidRDefault="0080741E" w:rsidP="0080741E">
       <w:pPr>
         <w:widowControl/>
         <w:ind w:left="-142" w:firstLine="142"/>
-        <w:jc w:val="center"/>
-[...12 lines deleted...]
-        <w:t>Данные пассажиров</w:t>
+        <w:rPr>
+          <w:b/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="0031716E">
+        <w:rPr>
+          <w:b/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:t>2. ДАННЫЕ ПАССАЖИРОВ</w:t>
       </w:r>
     </w:p>
     <w:tbl>
       <w:tblPr>
-        <w:tblW w:w="0" w:type="auto"/>
-        <w:tblInd w:w="125" w:type="dxa"/>
+        <w:tblW w:w="9370" w:type="dxa"/>
+        <w:tblInd w:w="123" w:type="dxa"/>
         <w:tblLayout w:type="fixed"/>
         <w:tblLook w:val="0000" w:firstRow="0" w:lastRow="0" w:firstColumn="0" w:lastColumn="0" w:noHBand="0" w:noVBand="0"/>
       </w:tblPr>
       <w:tblGrid>
-        <w:gridCol w:w="296"/>
         <w:gridCol w:w="768"/>
-        <w:gridCol w:w="4680"/>
-[...1 lines deleted...]
-        <w:gridCol w:w="2610"/>
+        <w:gridCol w:w="3215"/>
+        <w:gridCol w:w="1559"/>
+        <w:gridCol w:w="1418"/>
+        <w:gridCol w:w="2410"/>
       </w:tblGrid>
-      <w:tr w:rsidR="003E5419" w14:paraId="758A7AFC" w14:textId="77777777" w:rsidTr="003112C5">
+      <w:tr w:rsidR="0080741E" w:rsidRPr="0031716E" w14:paraId="04DBD8F3" w14:textId="77777777" w:rsidTr="008D4DDA">
         <w:trPr>
           <w:trHeight w:val="272"/>
         </w:trPr>
-        <w:tc>
-[...32 lines deleted...]
-        </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="768" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="double" w:sz="1" w:space="0" w:color="000000"/>
               <w:left w:val="single" w:sz="4" w:space="0" w:color="000000"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="000000"/>
             </w:tcBorders>
+            <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w14:paraId="72833478" w14:textId="77777777" w:rsidR="003E5419" w:rsidRDefault="00BF5A9B" w:rsidP="003112C5">
+          <w:p w14:paraId="6EF8F2AD" w14:textId="77777777" w:rsidR="0080741E" w:rsidRPr="0031716E" w:rsidRDefault="0080741E" w:rsidP="008D4DDA">
             <w:pPr>
               <w:pStyle w:val="a0"/>
               <w:snapToGrid w:val="0"/>
               <w:spacing w:after="0" w:line="240" w:lineRule="atLeast"/>
               <w:ind w:left="-142" w:right="-93"/>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:b/>
                 <w:bCs/>
-                <w:sz w:val="16"/>
-[...3 lines deleted...]
-            <w:r>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="0031716E">
               <w:rPr>
                 <w:b/>
                 <w:bCs/>
-                <w:sz w:val="16"/>
-                <w:szCs w:val="16"/>
+                <w:szCs w:val="20"/>
               </w:rPr>
               <w:t>Пол</w:t>
             </w:r>
-            <w:r w:rsidR="003E5419">
+            <w:r w:rsidRPr="0031716E">
               <w:rPr>
                 <w:b/>
                 <w:bCs/>
-                <w:sz w:val="16"/>
-                <w:szCs w:val="16"/>
+                <w:szCs w:val="20"/>
               </w:rPr>
               <w:br/>
-            </w:r>
-[...6 lines deleted...]
-              </w:rPr>
               <w:t>(М/Ж)</w:t>
             </w:r>
-          </w:p>
-[...12 lines deleted...]
-            </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="4680" w:type="dxa"/>
+            <w:tcW w:w="3215" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="double" w:sz="1" w:space="0" w:color="000000"/>
               <w:left w:val="single" w:sz="4" w:space="0" w:color="000000"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="000000"/>
             </w:tcBorders>
+            <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w14:paraId="200DF2C2" w14:textId="77777777" w:rsidR="003E5419" w:rsidRDefault="003E5419" w:rsidP="003112C5">
+          <w:p w14:paraId="5F82D1A7" w14:textId="77777777" w:rsidR="0080741E" w:rsidRPr="0031716E" w:rsidRDefault="0080741E" w:rsidP="008D4DDA">
             <w:pPr>
               <w:pStyle w:val="a0"/>
               <w:snapToGrid w:val="0"/>
               <w:spacing w:after="0" w:line="240" w:lineRule="atLeast"/>
               <w:ind w:left="-142" w:right="-93" w:firstLine="176"/>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:b/>
                 <w:bCs/>
-                <w:sz w:val="16"/>
-[...3 lines deleted...]
-            <w:r>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="0031716E">
               <w:rPr>
                 <w:b/>
                 <w:bCs/>
-                <w:sz w:val="16"/>
-[...17 lines deleted...]
-            </w:pPr>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+              <w:t>ФИО полностью</w:t>
+            </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="1392" w:type="dxa"/>
+            <w:tcW w:w="1559" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="double" w:sz="1" w:space="0" w:color="000000"/>
               <w:left w:val="single" w:sz="4" w:space="0" w:color="000000"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="000000"/>
             </w:tcBorders>
+            <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w14:paraId="318691D2" w14:textId="77777777" w:rsidR="003E5419" w:rsidRDefault="003E5419" w:rsidP="003112C5">
+          <w:p w14:paraId="38B1E8C8" w14:textId="77777777" w:rsidR="0080741E" w:rsidRPr="0031716E" w:rsidRDefault="0080741E" w:rsidP="008D4DDA">
             <w:pPr>
               <w:pStyle w:val="a0"/>
               <w:snapToGrid w:val="0"/>
               <w:spacing w:after="0" w:line="240" w:lineRule="atLeast"/>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:eastAsia="Times New Roman"/>
                 <w:b/>
                 <w:bCs/>
-                <w:sz w:val="16"/>
-[...3 lines deleted...]
-            <w:r>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="0031716E">
               <w:rPr>
                 <w:rFonts w:eastAsia="Times New Roman"/>
                 <w:b/>
                 <w:bCs/>
-                <w:sz w:val="16"/>
-[...17 lines deleted...]
-            </w:pPr>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+              <w:t>Дата рождения</w:t>
+            </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="2610" w:type="dxa"/>
+            <w:tcW w:w="1418" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="double" w:sz="1" w:space="0" w:color="000000"/>
               <w:left w:val="single" w:sz="4" w:space="0" w:color="000000"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="000000"/>
               <w:right w:val="double" w:sz="1" w:space="0" w:color="000000"/>
             </w:tcBorders>
+            <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w14:paraId="798DC0D6" w14:textId="77777777" w:rsidR="003E5419" w:rsidRPr="00E72BE0" w:rsidRDefault="003E5419" w:rsidP="003112C5">
+          <w:p w14:paraId="1C3C16D4" w14:textId="77777777" w:rsidR="0080741E" w:rsidRPr="0031716E" w:rsidRDefault="0080741E" w:rsidP="008D4DDA">
             <w:pPr>
               <w:pStyle w:val="a0"/>
               <w:tabs>
                 <w:tab w:val="left" w:pos="2693"/>
                 <w:tab w:val="left" w:pos="2725"/>
               </w:tabs>
               <w:snapToGrid w:val="0"/>
               <w:spacing w:after="0" w:line="240" w:lineRule="atLeast"/>
               <w:ind w:left="-142" w:firstLine="143"/>
               <w:jc w:val="center"/>
               <w:rPr>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="0031716E">
+              <w:rPr>
                 <w:b/>
                 <w:bCs/>
-                <w:sz w:val="16"/>
-[...22 lines deleted...]
-          <w:p w14:paraId="4E2BD7DD" w14:textId="77777777" w:rsidR="003E5419" w:rsidRPr="00E72BE0" w:rsidRDefault="003E5419" w:rsidP="003112C5">
+                <w:szCs w:val="20"/>
+              </w:rPr>
+              <w:t>Паспорт № / срок действия</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2410" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="double" w:sz="1" w:space="0" w:color="000000"/>
+              <w:left w:val="single" w:sz="4" w:space="0" w:color="000000"/>
+              <w:bottom w:val="single" w:sz="4" w:space="0" w:color="000000"/>
+              <w:right w:val="double" w:sz="1" w:space="0" w:color="000000"/>
+            </w:tcBorders>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p w14:paraId="48447225" w14:textId="77777777" w:rsidR="0080741E" w:rsidRPr="0031716E" w:rsidRDefault="0080741E" w:rsidP="008D4DDA">
             <w:pPr>
               <w:pStyle w:val="a0"/>
               <w:tabs>
                 <w:tab w:val="left" w:pos="2693"/>
                 <w:tab w:val="left" w:pos="2725"/>
               </w:tabs>
               <w:snapToGrid w:val="0"/>
               <w:spacing w:after="0" w:line="240" w:lineRule="atLeast"/>
               <w:ind w:left="-142" w:firstLine="143"/>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:b/>
                 <w:bCs/>
-                <w:sz w:val="16"/>
-[...3 lines deleted...]
-            <w:r w:rsidRPr="00E72BE0">
+                <w:szCs w:val="20"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="0031716E">
               <w:rPr>
                 <w:b/>
                 <w:bCs/>
-                <w:sz w:val="16"/>
-[...26 lines deleted...]
-              <w:t>(если заграничный)</w:t>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+              <w:t>Телефон</w:t>
+            </w:r>
+            <w:r w:rsidRPr="0031716E">
+              <w:rPr>
+                <w:b/>
+                <w:bCs/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+              <w:br/>
+              <w:t>(для авиабилетов обязателен)</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="003E5419" w14:paraId="698F67A5" w14:textId="77777777" w:rsidTr="003112C5">
-[...28 lines deleted...]
-        </w:tc>
+      <w:tr w:rsidR="0080741E" w:rsidRPr="0031716E" w14:paraId="72CA186A" w14:textId="77777777" w:rsidTr="008D4DDA">
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="768" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="4" w:space="0" w:color="000000"/>
               <w:left w:val="single" w:sz="4" w:space="0" w:color="000000"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="000000"/>
             </w:tcBorders>
+            <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w14:paraId="0D0E40D5" w14:textId="77777777" w:rsidR="003E5419" w:rsidRDefault="003E5419" w:rsidP="003112C5">
+          <w:p w14:paraId="011E9E26" w14:textId="77777777" w:rsidR="0080741E" w:rsidRPr="0031716E" w:rsidRDefault="0080741E" w:rsidP="008D4DDA">
             <w:pPr>
               <w:widowControl/>
               <w:snapToGrid w:val="0"/>
               <w:jc w:val="center"/>
               <w:rPr>
-                <w:sz w:val="16"/>
-                <w:szCs w:val="16"/>
+                <w:szCs w:val="20"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="4680" w:type="dxa"/>
+            <w:tcW w:w="3215" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="4" w:space="0" w:color="000000"/>
               <w:left w:val="single" w:sz="4" w:space="0" w:color="000000"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="000000"/>
             </w:tcBorders>
+            <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w14:paraId="76D9D6AF" w14:textId="77777777" w:rsidR="003E5419" w:rsidRDefault="003E5419" w:rsidP="003112C5">
+          <w:p w14:paraId="0EA5D04E" w14:textId="77777777" w:rsidR="0080741E" w:rsidRPr="0031716E" w:rsidRDefault="0080741E" w:rsidP="008D4DDA">
             <w:pPr>
               <w:widowControl/>
               <w:snapToGrid w:val="0"/>
               <w:rPr>
-                <w:sz w:val="16"/>
-                <w:szCs w:val="16"/>
+                <w:szCs w:val="20"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="1392" w:type="dxa"/>
+            <w:tcW w:w="1559" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="4" w:space="0" w:color="000000"/>
               <w:left w:val="single" w:sz="4" w:space="0" w:color="000000"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="000000"/>
             </w:tcBorders>
+            <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w14:paraId="1E0DF754" w14:textId="77777777" w:rsidR="003E5419" w:rsidRDefault="003E5419" w:rsidP="003112C5">
+          <w:p w14:paraId="0A34F22B" w14:textId="77777777" w:rsidR="0080741E" w:rsidRPr="0031716E" w:rsidRDefault="0080741E" w:rsidP="008D4DDA">
             <w:pPr>
               <w:widowControl/>
               <w:snapToGrid w:val="0"/>
               <w:jc w:val="center"/>
               <w:rPr>
-                <w:sz w:val="16"/>
-                <w:szCs w:val="16"/>
+                <w:szCs w:val="20"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="2610" w:type="dxa"/>
+            <w:tcW w:w="1418" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="4" w:space="0" w:color="000000"/>
               <w:left w:val="single" w:sz="4" w:space="0" w:color="000000"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="000000"/>
               <w:right w:val="double" w:sz="1" w:space="0" w:color="000000"/>
             </w:tcBorders>
+            <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w14:paraId="18D61FD2" w14:textId="77777777" w:rsidR="003E5419" w:rsidRDefault="003E5419" w:rsidP="003112C5">
+          <w:p w14:paraId="2C3B1295" w14:textId="77777777" w:rsidR="0080741E" w:rsidRPr="0031716E" w:rsidRDefault="0080741E" w:rsidP="008D4DDA">
             <w:pPr>
               <w:widowControl/>
               <w:snapToGrid w:val="0"/>
               <w:rPr>
-                <w:sz w:val="16"/>
-[...36 lines deleted...]
-            </w:r>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+            </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="768" w:type="dxa"/>
-[...61 lines deleted...]
-            <w:tcW w:w="2610" w:type="dxa"/>
+            <w:tcW w:w="2410" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="4" w:space="0" w:color="000000"/>
               <w:left w:val="single" w:sz="4" w:space="0" w:color="000000"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="000000"/>
               <w:right w:val="double" w:sz="1" w:space="0" w:color="000000"/>
             </w:tcBorders>
+            <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w14:paraId="1BC29C59" w14:textId="77777777" w:rsidR="003E5419" w:rsidRDefault="003E5419" w:rsidP="003112C5">
+          <w:p w14:paraId="7144ADBD" w14:textId="77777777" w:rsidR="0080741E" w:rsidRPr="0031716E" w:rsidRDefault="0080741E" w:rsidP="008D4DDA">
             <w:pPr>
               <w:widowControl/>
               <w:snapToGrid w:val="0"/>
               <w:rPr>
-                <w:sz w:val="16"/>
-                <w:szCs w:val="16"/>
+                <w:szCs w:val="20"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="003E5419" w14:paraId="7E99648D" w14:textId="77777777" w:rsidTr="00BF5A9B">
+      <w:tr w:rsidR="0080741E" w:rsidRPr="0031716E" w14:paraId="72511191" w14:textId="77777777" w:rsidTr="008D4DDA">
         <w:trPr>
           <w:trHeight w:val="217"/>
         </w:trPr>
-        <w:tc>
-[...27 lines deleted...]
-        </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="768" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="4" w:space="0" w:color="000000"/>
               <w:left w:val="single" w:sz="4" w:space="0" w:color="000000"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
+            <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w14:paraId="0A5F86E6" w14:textId="77777777" w:rsidR="003E5419" w:rsidRDefault="003E5419" w:rsidP="003112C5">
+          <w:p w14:paraId="4E17A08E" w14:textId="77777777" w:rsidR="0080741E" w:rsidRPr="0031716E" w:rsidRDefault="0080741E" w:rsidP="008D4DDA">
             <w:pPr>
               <w:widowControl/>
               <w:snapToGrid w:val="0"/>
               <w:jc w:val="center"/>
               <w:rPr>
-                <w:sz w:val="16"/>
-                <w:szCs w:val="16"/>
+                <w:szCs w:val="20"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="4680" w:type="dxa"/>
+            <w:tcW w:w="3215" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="4" w:space="0" w:color="000000"/>
               <w:left w:val="single" w:sz="4" w:space="0" w:color="000000"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="000000"/>
             </w:tcBorders>
+            <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w14:paraId="0DC6E938" w14:textId="77777777" w:rsidR="003E5419" w:rsidRDefault="003E5419" w:rsidP="003112C5">
+          <w:p w14:paraId="7B773FC6" w14:textId="77777777" w:rsidR="0080741E" w:rsidRPr="0031716E" w:rsidRDefault="0080741E" w:rsidP="008D4DDA">
             <w:pPr>
               <w:widowControl/>
               <w:snapToGrid w:val="0"/>
               <w:rPr>
-                <w:sz w:val="16"/>
-                <w:szCs w:val="16"/>
+                <w:szCs w:val="20"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="1392" w:type="dxa"/>
+            <w:tcW w:w="1559" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="4" w:space="0" w:color="000000"/>
               <w:left w:val="single" w:sz="4" w:space="0" w:color="000000"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="000000"/>
             </w:tcBorders>
+            <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w14:paraId="22EDBDA5" w14:textId="77777777" w:rsidR="003E5419" w:rsidRDefault="003E5419" w:rsidP="003112C5">
+          <w:p w14:paraId="28D6871E" w14:textId="77777777" w:rsidR="0080741E" w:rsidRPr="0031716E" w:rsidRDefault="0080741E" w:rsidP="008D4DDA">
             <w:pPr>
               <w:widowControl/>
               <w:snapToGrid w:val="0"/>
               <w:jc w:val="center"/>
               <w:rPr>
-                <w:sz w:val="16"/>
-                <w:szCs w:val="16"/>
+                <w:szCs w:val="20"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="2610" w:type="dxa"/>
+            <w:tcW w:w="1418" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="4" w:space="0" w:color="000000"/>
               <w:left w:val="single" w:sz="4" w:space="0" w:color="000000"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="000000"/>
               <w:right w:val="double" w:sz="1" w:space="0" w:color="000000"/>
             </w:tcBorders>
+            <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w14:paraId="1591348B" w14:textId="77777777" w:rsidR="003E5419" w:rsidRDefault="003E5419" w:rsidP="003112C5">
+          <w:p w14:paraId="490A4ADC" w14:textId="77777777" w:rsidR="0080741E" w:rsidRPr="0031716E" w:rsidRDefault="0080741E" w:rsidP="008D4DDA">
             <w:pPr>
               <w:widowControl/>
               <w:snapToGrid w:val="0"/>
               <w:rPr>
-                <w:sz w:val="16"/>
-                <w:szCs w:val="16"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2410" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="4" w:space="0" w:color="000000"/>
+              <w:left w:val="single" w:sz="4" w:space="0" w:color="000000"/>
+              <w:bottom w:val="single" w:sz="4" w:space="0" w:color="000000"/>
+              <w:right w:val="double" w:sz="1" w:space="0" w:color="000000"/>
+            </w:tcBorders>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p w14:paraId="2AE6C645" w14:textId="77777777" w:rsidR="0080741E" w:rsidRPr="0031716E" w:rsidRDefault="0080741E" w:rsidP="008D4DDA">
+            <w:pPr>
+              <w:widowControl/>
+              <w:snapToGrid w:val="0"/>
+              <w:rPr>
+                <w:szCs w:val="20"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
-    <w:p w14:paraId="5DB36DEE" w14:textId="77777777" w:rsidR="003E5419" w:rsidRDefault="003E5419" w:rsidP="003E5419">
+    <w:p w14:paraId="2B1BD2FA" w14:textId="77777777" w:rsidR="0080741E" w:rsidRPr="0031716E" w:rsidRDefault="0080741E" w:rsidP="0080741E">
       <w:pPr>
         <w:pStyle w:val="a0"/>
         <w:spacing w:after="0"/>
         <w:jc w:val="center"/>
-      </w:pPr>
-[...1 lines deleted...]
-    <w:p w14:paraId="478D3547" w14:textId="77777777" w:rsidR="003E5419" w:rsidRDefault="003E5419" w:rsidP="003E5419">
+        <w:rPr>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="6579787D" w14:textId="77777777" w:rsidR="0080741E" w:rsidRPr="0031716E" w:rsidRDefault="0080741E" w:rsidP="0080741E">
       <w:pPr>
         <w:pStyle w:val="a0"/>
         <w:spacing w:after="0"/>
-        <w:jc w:val="center"/>
-[...12 lines deleted...]
-        <w:t>Пожелания пассажира во время перелета</w:t>
+        <w:rPr>
+          <w:b/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="0031716E">
+        <w:rPr>
+          <w:b/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:t>3. ПОЖЕЛАНИЯ</w:t>
       </w:r>
     </w:p>
     <w:tbl>
       <w:tblPr>
-        <w:tblW w:w="0" w:type="auto"/>
+        <w:tblW w:w="9402" w:type="dxa"/>
         <w:tblInd w:w="93" w:type="dxa"/>
         <w:tblLayout w:type="fixed"/>
         <w:tblLook w:val="0000" w:firstRow="0" w:lastRow="0" w:firstColumn="0" w:lastColumn="0" w:noHBand="0" w:noVBand="0"/>
       </w:tblPr>
       <w:tblGrid>
-        <w:gridCol w:w="3752"/>
-        <w:gridCol w:w="6042"/>
+        <w:gridCol w:w="5574"/>
+        <w:gridCol w:w="3828"/>
       </w:tblGrid>
-      <w:tr w:rsidR="003E5419" w14:paraId="22806BA4" w14:textId="77777777" w:rsidTr="003112C5">
+      <w:tr w:rsidR="0080741E" w:rsidRPr="0031716E" w14:paraId="57BD6C71" w14:textId="77777777" w:rsidTr="008D4DDA">
         <w:trPr>
           <w:trHeight w:val="375"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="3752" w:type="dxa"/>
+            <w:tcW w:w="5574" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="double" w:sz="1" w:space="0" w:color="000000"/>
               <w:left w:val="double" w:sz="1" w:space="0" w:color="000000"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="000000"/>
             </w:tcBorders>
+            <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w14:paraId="0F41BB43" w14:textId="77777777" w:rsidR="003E5419" w:rsidRDefault="003E5419" w:rsidP="003112C5">
+          <w:p w14:paraId="0010520B" w14:textId="77777777" w:rsidR="0080741E" w:rsidRPr="0031716E" w:rsidRDefault="0080741E" w:rsidP="008D4DDA">
             <w:pPr>
               <w:pStyle w:val="a0"/>
               <w:snapToGrid w:val="0"/>
               <w:ind w:left="-142" w:right="-994" w:firstLine="142"/>
               <w:rPr>
-                <w:sz w:val="16"/>
-[...19 lines deleted...]
-              <w:t>№ карты для участника бонусной программы</w:t>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="0031716E">
+              <w:rPr>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+              <w:t>Номер карты бонусной программы</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="6042" w:type="dxa"/>
+            <w:tcW w:w="3828" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="double" w:sz="1" w:space="0" w:color="000000"/>
               <w:left w:val="single" w:sz="4" w:space="0" w:color="000000"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="000000"/>
               <w:right w:val="double" w:sz="1" w:space="0" w:color="000000"/>
             </w:tcBorders>
+            <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w14:paraId="5CAE36FD" w14:textId="77777777" w:rsidR="003E5419" w:rsidRDefault="003E5419" w:rsidP="003112C5">
+          <w:p w14:paraId="0D28226D" w14:textId="77777777" w:rsidR="0080741E" w:rsidRPr="0031716E" w:rsidRDefault="0080741E" w:rsidP="008D4DDA">
             <w:pPr>
               <w:widowControl/>
               <w:snapToGrid w:val="0"/>
               <w:rPr>
-                <w:sz w:val="16"/>
-                <w:szCs w:val="16"/>
+                <w:szCs w:val="20"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="003E5419" w14:paraId="13A67F1E" w14:textId="77777777" w:rsidTr="003112C5">
+      <w:tr w:rsidR="0080741E" w:rsidRPr="0031716E" w14:paraId="2CD356ED" w14:textId="77777777" w:rsidTr="008D4DDA">
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="3752" w:type="dxa"/>
+            <w:tcW w:w="5574" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="4" w:space="0" w:color="000000"/>
               <w:left w:val="double" w:sz="1" w:space="0" w:color="000000"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="000000"/>
             </w:tcBorders>
+            <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w14:paraId="33AE435A" w14:textId="77777777" w:rsidR="003E5419" w:rsidRDefault="003E5419" w:rsidP="003112C5">
+          <w:p w14:paraId="18F5FF11" w14:textId="77777777" w:rsidR="0080741E" w:rsidRPr="0031716E" w:rsidRDefault="0080741E" w:rsidP="008D4DDA">
             <w:pPr>
               <w:pStyle w:val="a0"/>
               <w:snapToGrid w:val="0"/>
               <w:ind w:left="-142" w:right="-994" w:firstLine="142"/>
               <w:rPr>
-                <w:sz w:val="16"/>
-[...6 lines deleted...]
-                <w:szCs w:val="16"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="0031716E">
+              <w:rPr>
+                <w:szCs w:val="20"/>
               </w:rPr>
               <w:t>Тип питания</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="6042" w:type="dxa"/>
+            <w:tcW w:w="3828" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="4" w:space="0" w:color="000000"/>
               <w:left w:val="single" w:sz="4" w:space="0" w:color="000000"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="000000"/>
               <w:right w:val="double" w:sz="1" w:space="0" w:color="000000"/>
             </w:tcBorders>
+            <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w14:paraId="3F5AA631" w14:textId="77777777" w:rsidR="003E5419" w:rsidRDefault="003E5419" w:rsidP="003112C5">
+          <w:p w14:paraId="3046F28A" w14:textId="77777777" w:rsidR="0080741E" w:rsidRPr="0031716E" w:rsidRDefault="0080741E" w:rsidP="008D4DDA">
             <w:pPr>
               <w:widowControl/>
               <w:snapToGrid w:val="0"/>
               <w:rPr>
-                <w:sz w:val="16"/>
-                <w:szCs w:val="16"/>
+                <w:szCs w:val="20"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="003E5419" w14:paraId="193BA889" w14:textId="77777777" w:rsidTr="003112C5">
+      <w:tr w:rsidR="0080741E" w:rsidRPr="0031716E" w14:paraId="5CF6E443" w14:textId="77777777" w:rsidTr="008D4DDA">
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="3752" w:type="dxa"/>
+            <w:tcW w:w="5574" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="4" w:space="0" w:color="000000"/>
               <w:left w:val="double" w:sz="1" w:space="0" w:color="000000"/>
               <w:bottom w:val="double" w:sz="1" w:space="0" w:color="000000"/>
             </w:tcBorders>
+            <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w14:paraId="75676927" w14:textId="77777777" w:rsidR="003E5419" w:rsidRDefault="003E5419" w:rsidP="003112C5">
+          <w:p w14:paraId="42BA7DD1" w14:textId="77777777" w:rsidR="0080741E" w:rsidRPr="0031716E" w:rsidRDefault="0080741E" w:rsidP="008D4DDA">
             <w:pPr>
               <w:pStyle w:val="a0"/>
               <w:snapToGrid w:val="0"/>
               <w:ind w:left="-142" w:right="-994" w:firstLine="142"/>
               <w:rPr>
-                <w:sz w:val="16"/>
-[...8 lines deleted...]
-              <w:t>Другие предпочтения</w:t>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="0031716E">
+              <w:rPr>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+              <w:t>Предпочтения по месту (у окна/проход/нижняя полка/ др.)</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="6042" w:type="dxa"/>
+            <w:tcW w:w="3828" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="4" w:space="0" w:color="000000"/>
               <w:left w:val="single" w:sz="4" w:space="0" w:color="000000"/>
               <w:bottom w:val="double" w:sz="1" w:space="0" w:color="000000"/>
               <w:right w:val="double" w:sz="1" w:space="0" w:color="000000"/>
             </w:tcBorders>
+            <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w14:paraId="1B39F368" w14:textId="77777777" w:rsidR="003E5419" w:rsidRDefault="003E5419" w:rsidP="003112C5">
+          <w:p w14:paraId="07798BDA" w14:textId="77777777" w:rsidR="0080741E" w:rsidRPr="0031716E" w:rsidRDefault="0080741E" w:rsidP="008D4DDA">
             <w:pPr>
               <w:widowControl/>
               <w:snapToGrid w:val="0"/>
               <w:rPr>
-                <w:sz w:val="16"/>
-[...1 lines deleted...]
-                <w:lang w:val="en-AU"/>
+                <w:szCs w:val="20"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
-    <w:p w14:paraId="20BD5BC0" w14:textId="77777777" w:rsidR="003E5419" w:rsidRDefault="003E5419" w:rsidP="003E5419">
+    <w:p w14:paraId="069FD5C8" w14:textId="77777777" w:rsidR="0080741E" w:rsidRPr="0031716E" w:rsidRDefault="0080741E" w:rsidP="0080741E">
       <w:pPr>
         <w:pStyle w:val="a0"/>
         <w:spacing w:line="200" w:lineRule="atLeast"/>
         <w:jc w:val="center"/>
         <w:rPr>
           <w:b/>
-          <w:sz w:val="16"/>
-[...4 lines deleted...]
-    <w:p w14:paraId="1B758F46" w14:textId="77777777" w:rsidR="003E5419" w:rsidRDefault="003E5419" w:rsidP="003E5419">
+          <w:szCs w:val="20"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="3CD8FB4D" w14:textId="77777777" w:rsidR="0080741E" w:rsidRPr="00E70C2C" w:rsidRDefault="0080741E" w:rsidP="0080741E">
       <w:pPr>
         <w:pStyle w:val="a0"/>
         <w:spacing w:line="200" w:lineRule="atLeast"/>
-        <w:jc w:val="center"/>
-[...15 lines deleted...]
-    <w:p w14:paraId="08061E97" w14:textId="3F6A11B0" w:rsidR="003E5419" w:rsidRDefault="00335882" w:rsidP="003E5419">
+        <w:rPr>
+          <w:b/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:b/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:t>4.</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00E70C2C">
+        <w:rPr>
+          <w:b/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> ДОПОЛНИТЕЛЬНЫЕ УСЛУГИ</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="6B2D81CD" w14:textId="77777777" w:rsidR="0080741E" w:rsidRDefault="0080741E" w:rsidP="0080741E">
       <w:pPr>
         <w:pStyle w:val="a0"/>
-        <w:tabs>
-[...47 lines deleted...]
-                            <a14:hiddenFill xmlns:a14="http://schemas.microsoft.com/office/drawing/2010/main">
+        <w:pBdr>
+          <w:bottom w:val="single" w:sz="4" w:space="1" w:color="auto"/>
+        </w:pBdr>
+        <w:spacing w:line="200" w:lineRule="atLeast"/>
+        <w:rPr>
+          <w:bCs/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="4BD98497" w14:textId="77777777" w:rsidR="0080741E" w:rsidRDefault="0080741E" w:rsidP="0080741E">
+      <w:pPr>
+        <w:pStyle w:val="a0"/>
+        <w:spacing w:line="200" w:lineRule="atLeast"/>
+        <w:rPr>
+          <w:bCs/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00E70C2C">
+        <w:rPr>
+          <w:bCs/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:t>(</w:t>
+      </w:r>
+      <w:r w:rsidRPr="0031716E">
+        <w:rPr>
+          <w:bCs/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Указать нужное: </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:bCs/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:t>д</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00E70C2C">
+        <w:rPr>
+          <w:bCs/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:t>ополнительный багаж / трансфер / гостиница / Fast Track / страховка / другое)</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="72C07D14" w14:textId="77777777" w:rsidR="0080741E" w:rsidRDefault="0080741E" w:rsidP="0080741E">
+      <w:pPr>
+        <w:pStyle w:val="a0"/>
+        <w:spacing w:line="200" w:lineRule="atLeast"/>
+        <w:rPr>
+          <w:b/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="5D8B5B81" w14:textId="77777777" w:rsidR="0080741E" w:rsidRPr="0031716E" w:rsidRDefault="0080741E" w:rsidP="0080741E">
+      <w:pPr>
+        <w:pStyle w:val="a0"/>
+        <w:spacing w:line="200" w:lineRule="atLeast"/>
+        <w:rPr>
+          <w:b/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:b/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:t>5</w:t>
+      </w:r>
+      <w:r w:rsidRPr="0031716E">
+        <w:rPr>
+          <w:b/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:t>. ФОРМА ОПЛАТЫ</w:t>
+      </w:r>
+    </w:p>
+    <w:tbl>
+      <w:tblPr>
+        <w:tblStyle w:val="af0"/>
+        <w:tblW w:w="0" w:type="auto"/>
+        <w:tblBorders>
+          <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+          <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+          <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+          <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+          <w:insideH w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+          <w:insideV w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+        </w:tblBorders>
+        <w:tblLook w:val="04A0" w:firstRow="1" w:lastRow="0" w:firstColumn="1" w:lastColumn="0" w:noHBand="0" w:noVBand="1"/>
+      </w:tblPr>
+      <w:tblGrid>
+        <w:gridCol w:w="4111"/>
+        <w:gridCol w:w="2119"/>
+        <w:gridCol w:w="3115"/>
+      </w:tblGrid>
+      <w:tr w:rsidR="0080741E" w:rsidRPr="0031716E" w14:paraId="2D13F650" w14:textId="77777777" w:rsidTr="008D4DDA">
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="4111" w:type="dxa"/>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p w14:paraId="46424BCA" w14:textId="77777777" w:rsidR="0080741E" w:rsidRPr="0031716E" w:rsidRDefault="0080741E" w:rsidP="008D4DDA">
+            <w:pPr>
+              <w:pStyle w:val="a0"/>
+              <w:spacing w:line="200" w:lineRule="atLeast"/>
+              <w:rPr>
+                <w:color w:val="000000"/>
+                <w:szCs w:val="20"/>
+                <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="0080741E">
+              <w:rPr>
+                <w:sz w:val="24"/>
+              </w:rPr>
+              <w:sym w:font="Wingdings" w:char="F06F"/>
+            </w:r>
+            <w:r w:rsidRPr="0031716E">
+              <w:rPr>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> </w:t>
+            </w:r>
+            <w:r w:rsidRPr="0031716E">
+              <w:rPr>
+                <w:color w:val="000000"/>
+                <w:szCs w:val="20"/>
+                <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
+              </w:rPr>
+              <w:t>По безналичному расчёту (счёт)</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2119" w:type="dxa"/>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p w14:paraId="78625BBF" w14:textId="77777777" w:rsidR="0080741E" w:rsidRPr="0031716E" w:rsidRDefault="0080741E" w:rsidP="008D4DDA">
+            <w:pPr>
+              <w:pStyle w:val="a0"/>
+              <w:spacing w:line="200" w:lineRule="atLeast"/>
+              <w:rPr>
+                <w:color w:val="000000"/>
+                <w:szCs w:val="20"/>
+                <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="0080741E">
+              <w:rPr>
+                <w:sz w:val="24"/>
+              </w:rPr>
+              <w:sym w:font="Wingdings" w:char="F06F"/>
+            </w:r>
+            <w:r w:rsidRPr="0031716E">
+              <w:rPr>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> </w:t>
+            </w:r>
+            <w:r w:rsidRPr="0031716E">
+              <w:rPr>
+                <w:noProof/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+              <mc:AlternateContent>
+                <mc:Choice Requires="wps">
+                  <w:drawing>
+                    <wp:anchor distT="0" distB="0" distL="114300" distR="114300" simplePos="0" relativeHeight="251659264" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1" wp14:anchorId="6D030B9B" wp14:editId="28E11D57">
+                      <wp:simplePos x="0" y="0"/>
+                      <wp:positionH relativeFrom="column">
+                        <wp:posOffset>5437505</wp:posOffset>
+                      </wp:positionH>
+                      <wp:positionV relativeFrom="paragraph">
+                        <wp:posOffset>41910</wp:posOffset>
+                      </wp:positionV>
+                      <wp:extent cx="1143000" cy="0"/>
+                      <wp:effectExtent l="2540" t="0" r="0" b="4445"/>
+                      <wp:wrapNone/>
+                      <wp:docPr id="3" name="Line 3"/>
+                      <wp:cNvGraphicFramePr>
+                        <a:graphicFrameLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
+                      </wp:cNvGraphicFramePr>
+                      <a:graphic xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
+                        <a:graphicData uri="http://schemas.microsoft.com/office/word/2010/wordprocessingShape">
+                          <wps:wsp>
+                            <wps:cNvCnPr>
+                              <a:cxnSpLocks noChangeShapeType="1"/>
+                            </wps:cNvCnPr>
+                            <wps:spPr bwMode="auto">
+                              <a:xfrm>
+                                <a:off x="0" y="0"/>
+                                <a:ext cx="1143000" cy="0"/>
+                              </a:xfrm>
+                              <a:prstGeom prst="line">
+                                <a:avLst/>
+                              </a:prstGeom>
                               <a:noFill/>
-                            </a14:hiddenFill>
-[...55 lines deleted...]
-    <w:p w14:paraId="6DD03622" w14:textId="2D262CB8" w:rsidR="003E5419" w:rsidRDefault="00335882" w:rsidP="003E5419">
+                              <a:ln>
+                                <a:noFill/>
+                              </a:ln>
+                              <a:extLst>
+                                <a:ext uri="{909E8E84-426E-40DD-AFC4-6F175D3DCCD1}">
+                                  <a14:hiddenFill xmlns:a14="http://schemas.microsoft.com/office/drawing/2010/main">
+                                    <a:noFill/>
+                                  </a14:hiddenFill>
+                                </a:ext>
+                                <a:ext uri="{91240B29-F687-4F45-9708-019B960494DF}">
+                                  <a14:hiddenLine xmlns:a14="http://schemas.microsoft.com/office/drawing/2010/main" w="9525">
+                                    <a:solidFill>
+                                      <a:srgbClr val="000000"/>
+                                    </a:solidFill>
+                                    <a:round/>
+                                    <a:headEnd/>
+                                    <a:tailEnd/>
+                                  </a14:hiddenLine>
+                                </a:ext>
+                              </a:extLst>
+                            </wps:spPr>
+                            <wps:bodyPr/>
+                          </wps:wsp>
+                        </a:graphicData>
+                      </a:graphic>
+                      <wp14:sizeRelH relativeFrom="page">
+                        <wp14:pctWidth>0</wp14:pctWidth>
+                      </wp14:sizeRelH>
+                      <wp14:sizeRelV relativeFrom="page">
+                        <wp14:pctHeight>0</wp14:pctHeight>
+                      </wp14:sizeRelV>
+                    </wp:anchor>
+                  </w:drawing>
+                </mc:Choice>
+                <mc:Fallback>
+                  <w:pict>
+                    <v:line w14:anchorId="3AC07396" id="Line 3" o:spid="_x0000_s1026" style="position:absolute;z-index:251659264;visibility:visible;mso-wrap-style:square;mso-width-percent:0;mso-height-percent:0;mso-wrap-distance-left:9pt;mso-wrap-distance-top:0;mso-wrap-distance-right:9pt;mso-wrap-distance-bottom:0;mso-position-horizontal:absolute;mso-position-horizontal-relative:text;mso-position-vertical:absolute;mso-position-vertical-relative:text;mso-width-percent:0;mso-height-percent:0;mso-width-relative:page;mso-height-relative:page" from="428.15pt,3.3pt" to="518.15pt,3.3pt" o:gfxdata="UEsDBBQABgAIAAAAIQC2gziS/gAAAOEBAAATAAAAW0NvbnRlbnRfVHlwZXNdLnhtbJSRQU7DMBBF&#10;90jcwfIWJU67QAgl6YK0S0CoHGBkTxKLZGx5TGhvj5O2G0SRWNoz/78nu9wcxkFMGNg6quQqL6RA&#10;0s5Y6ir5vt9lD1JwBDIwOMJKHpHlpr69KfdHjyxSmriSfYz+USnWPY7AufNIadK6MEJMx9ApD/oD&#10;OlTrorhX2lFEilmcO2RdNtjC5xDF9pCuTyYBB5bi6bQ4syoJ3g9WQ0ymaiLzg5KdCXlKLjvcW893&#10;SUOqXwnz5DrgnHtJTxOsQfEKIT7DmDSUCaxw7Rqn8787ZsmRM9e2VmPeBN4uqYvTtW7jvijg9N/y&#10;JsXecLq0q+WD6m8AAAD//wMAUEsDBBQABgAIAAAAIQA4/SH/1gAAAJQBAAALAAAAX3JlbHMvLnJl&#10;bHOkkMFqwzAMhu+DvYPRfXGawxijTi+j0GvpHsDYimMaW0Yy2fr2M4PBMnrbUb/Q94l/f/hMi1qR&#10;JVI2sOt6UJgd+ZiDgffL8ekFlFSbvV0oo4EbChzGx4f9GRdb25HMsYhqlCwG5lrLq9biZkxWOiqY&#10;22YiTra2kYMu1l1tQD30/bPm3wwYN0x18gb45AdQl1tp5j/sFB2T0FQ7R0nTNEV3j6o9feQzro1i&#10;OWA14Fm+Q8a1a8+Bvu/d/dMb2JY5uiPbhG/ktn4cqGU/er3pcvwCAAD//wMAUEsDBBQABgAIAAAA&#10;IQC2xv6GkQEAABUDAAAOAAAAZHJzL2Uyb0RvYy54bWysUk1vGyEQvVfKf0DcY3bjqKpWXueQKLk4&#10;raWkP2DMghcFGATEu/73HUjsJu2t6mUE8/F47w2rm9lZdlAxGfQ9bxcNZ8pLHIzf9/zn8/3lN85S&#10;Bj+ARa96flSJ36wvvqym0KkrHNEOKjIC8ambQs/HnEMnRJKjcpAWGJSnosboINM17sUQYSJ0Z8VV&#10;03wVE8YhRJQqJcrevRX5uuJrrWT+oXVSmdmeE7dcY6xxV6JYr6DbRwijke804B9YODCeHj1D3UEG&#10;9hrNX1DOyIgJdV5IdAK1NlJVDaSmbf5Q8zRCUFULmZPC2ab0/2Dl98M2MjP0fMmZB0cr2hiv2LI4&#10;M4XUUcOt38aiTc7+KWxQviTm8XYEv1eV4fMx0FhbJsSnkXJJgfB30yMO1AOvGatNs46uQJIBbK7b&#10;OJ63oebMJCXb9nrZNLQ0eaoJ6E6DIab8oNCxcui5Jc4VGA6blAsR6E4t5R2P98baumzrPyWosWQq&#10;8cL1TfUOh+M2ngSR9xXx/Z+U5X681+nfv3n9CwAA//8DAFBLAwQUAAYACAAAACEAMCcn6N0AAAAI&#10;AQAADwAAAGRycy9kb3ducmV2LnhtbEyPwU7DMBBE70j8g7WVuFGnRKRpGqdCIODAqS1Sxc2NlyQ0&#10;Xke2m6R/j8OFHndmNPsm34y6ZT1a1xgSsJhHwJBKoxqqBHzuX+9TYM5LUrI1hAIu6GBT3N7kMlNm&#10;oC32O1+xUEIukwJq77uMc1fWqKWbmw4peN/GaunDaSuurBxCuW75QxQlXMuGwodadvhcY3nanbUA&#10;93I6mJ+v4T3tV3aPH5dDuXyLhbibjU9rYB5H/x+GCT+gQxGYjuZMyrFWQPqYxCEqIEmATX4UT8Lx&#10;T+BFzq8HFL8AAAD//wMAUEsBAi0AFAAGAAgAAAAhALaDOJL+AAAA4QEAABMAAAAAAAAAAAAAAAAA&#10;AAAAAFtDb250ZW50X1R5cGVzXS54bWxQSwECLQAUAAYACAAAACEAOP0h/9YAAACUAQAACwAAAAAA&#10;AAAAAAAAAAAvAQAAX3JlbHMvLnJlbHNQSwECLQAUAAYACAAAACEAtsb+hpEBAAAVAwAADgAAAAAA&#10;AAAAAAAAAAAuAgAAZHJzL2Uyb0RvYy54bWxQSwECLQAUAAYACAAAACEAMCcn6N0AAAAIAQAADwAA&#10;AAAAAAAAAAAAAADrAwAAZHJzL2Rvd25yZXYueG1sUEsFBgAAAAAEAAQA8wAAAPUEAAAAAA==&#10;" stroked="f"/>
+                  </w:pict>
+                </mc:Fallback>
+              </mc:AlternateContent>
+            </w:r>
+            <w:r w:rsidRPr="0031716E">
+              <w:rPr>
+                <w:rFonts w:eastAsia="Times New Roman"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+              <w:t>Наличными</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="3115" w:type="dxa"/>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p w14:paraId="7066A6A5" w14:textId="77777777" w:rsidR="0080741E" w:rsidRPr="0031716E" w:rsidRDefault="0080741E" w:rsidP="008D4DDA">
+            <w:pPr>
+              <w:pStyle w:val="a0"/>
+              <w:spacing w:line="200" w:lineRule="atLeast"/>
+              <w:rPr>
+                <w:color w:val="000000"/>
+                <w:szCs w:val="20"/>
+                <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="0080741E">
+              <w:rPr>
+                <w:sz w:val="24"/>
+              </w:rPr>
+              <w:sym w:font="Wingdings" w:char="F06F"/>
+            </w:r>
+            <w:r w:rsidRPr="0031716E">
+              <w:rPr>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> Иное___________________</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+    </w:tbl>
+    <w:p w14:paraId="71DD23F7" w14:textId="77777777" w:rsidR="0080741E" w:rsidRPr="0031716E" w:rsidRDefault="0080741E" w:rsidP="0080741E">
       <w:pPr>
         <w:pStyle w:val="a0"/>
-        <w:tabs>
-[...239 lines deleted...]
-    <w:p w14:paraId="3F6E7F05" w14:textId="77777777" w:rsidR="003E5419" w:rsidRDefault="003E5419" w:rsidP="003E5419">
+        <w:spacing w:line="200" w:lineRule="atLeast"/>
+        <w:rPr>
+          <w:color w:val="000000"/>
+          <w:szCs w:val="20"/>
+          <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="4BB9B0D1" w14:textId="77777777" w:rsidR="0080741E" w:rsidRPr="0031716E" w:rsidRDefault="0080741E" w:rsidP="0080741E">
       <w:pPr>
         <w:pStyle w:val="a0"/>
         <w:spacing w:before="60" w:after="0" w:line="200" w:lineRule="atLeast"/>
         <w:rPr>
-          <w:sz w:val="16"/>
-[...35 lines deleted...]
-    <w:p w14:paraId="0D0BCAAC" w14:textId="77777777" w:rsidR="003E5419" w:rsidRDefault="003E5419" w:rsidP="003E5419">
+          <w:b/>
+          <w:bCs/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:b/>
+          <w:bCs/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:t>6</w:t>
+      </w:r>
+      <w:r w:rsidRPr="0031716E">
+        <w:rPr>
+          <w:b/>
+          <w:bCs/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:t>. ПОДТВЕРЖДЕНИЕ</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="2DC125F5" w14:textId="77777777" w:rsidR="0080741E" w:rsidRPr="0031716E" w:rsidRDefault="0080741E" w:rsidP="0080741E">
       <w:pPr>
         <w:widowControl/>
         <w:spacing w:line="200" w:lineRule="atLeast"/>
         <w:rPr>
-          <w:sz w:val="16"/>
-[...4 lines deleted...]
-    <w:p w14:paraId="186AD286" w14:textId="77777777" w:rsidR="003E5419" w:rsidRDefault="003E5419" w:rsidP="003E5419">
+          <w:szCs w:val="20"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="65D9EE49" w14:textId="77777777" w:rsidR="0080741E" w:rsidRDefault="0080741E" w:rsidP="0080741E">
       <w:pPr>
         <w:spacing w:line="200" w:lineRule="atLeast"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:b/>
           <w:bCs/>
-          <w:sz w:val="16"/>
-[...3 lines deleted...]
-      <w:r>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="0031716E">
         <w:rPr>
           <w:b/>
           <w:bCs/>
-          <w:sz w:val="16"/>
-[...5 lines deleted...]
-    <w:p w14:paraId="551B0E55" w14:textId="77777777" w:rsidR="003E5419" w:rsidRDefault="003E5419" w:rsidP="003E5419">
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:t>С правилами применения тарифов, условиями бронирования, обмена и возврата ознакомлены и согласны.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="74974EE4" w14:textId="77777777" w:rsidR="0080741E" w:rsidRDefault="0080741E" w:rsidP="0080741E">
       <w:pPr>
         <w:spacing w:line="200" w:lineRule="atLeast"/>
+        <w:jc w:val="both"/>
         <w:rPr>
           <w:b/>
           <w:bCs/>
-          <w:sz w:val="16"/>
-[...3 lines deleted...]
-      <w:r>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="6BBA8201" w14:textId="77777777" w:rsidR="0080741E" w:rsidRPr="0031716E" w:rsidRDefault="0080741E" w:rsidP="0080741E">
+      <w:pPr>
+        <w:spacing w:line="200" w:lineRule="atLeast"/>
+        <w:jc w:val="both"/>
         <w:rPr>
           <w:b/>
           <w:bCs/>
-          <w:sz w:val="16"/>
-          <w:szCs w:val="16"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="0031716E">
+        <w:rPr>
+          <w:b/>
+          <w:bCs/>
+          <w:szCs w:val="20"/>
         </w:rPr>
         <w:t>Оплату гарантируем.</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="0A01C0CD" w14:textId="77777777" w:rsidR="003E5419" w:rsidRDefault="003E5419" w:rsidP="003E5419">
+    <w:p w14:paraId="6D1A3FE5" w14:textId="77777777" w:rsidR="0080741E" w:rsidRPr="0031716E" w:rsidRDefault="0080741E" w:rsidP="0080741E">
       <w:pPr>
         <w:spacing w:line="200" w:lineRule="atLeast"/>
         <w:rPr>
           <w:b/>
           <w:bCs/>
-          <w:sz w:val="16"/>
-[...4 lines deleted...]
-    <w:p w14:paraId="004E3DDC" w14:textId="77777777" w:rsidR="003E5419" w:rsidRPr="00E72BE0" w:rsidRDefault="003E5419" w:rsidP="003E5419">
+          <w:szCs w:val="20"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="231224D0" w14:textId="77777777" w:rsidR="0080741E" w:rsidRPr="0031716E" w:rsidRDefault="0080741E" w:rsidP="0080741E">
       <w:pPr>
         <w:widowControl/>
         <w:spacing w:line="200" w:lineRule="atLeast"/>
         <w:rPr>
-          <w:sz w:val="16"/>
-[...27 lines deleted...]
-          <w:szCs w:val="16"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:t>Контактный т</w:t>
+      </w:r>
+      <w:r w:rsidRPr="0031716E">
+        <w:rPr>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:t>елефон:</w:t>
+      </w:r>
+      <w:r w:rsidRPr="0031716E">
+        <w:rPr>
+          <w:szCs w:val="20"/>
         </w:rPr>
         <w:tab/>
         <w:t>________________________________________</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="54A7DC0A" w14:textId="77777777" w:rsidR="003E5419" w:rsidRPr="00E72BE0" w:rsidRDefault="003E5419" w:rsidP="003E5419">
+    <w:p w14:paraId="0A1AF357" w14:textId="77777777" w:rsidR="0080741E" w:rsidRPr="0031716E" w:rsidRDefault="0080741E" w:rsidP="0080741E">
       <w:pPr>
         <w:widowControl/>
         <w:snapToGrid w:val="0"/>
         <w:spacing w:before="120" w:line="200" w:lineRule="atLeast"/>
         <w:rPr>
-          <w:sz w:val="16"/>
-[...27 lines deleted...]
-          <w:szCs w:val="16"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="0031716E">
+        <w:rPr>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:t>Контактное лицо:</w:t>
+      </w:r>
+      <w:r w:rsidRPr="0031716E">
+        <w:rPr>
+          <w:szCs w:val="20"/>
         </w:rPr>
         <w:tab/>
         <w:t>________________________________________</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="46B15189" w14:textId="77777777" w:rsidR="003E5419" w:rsidRPr="00E72BE0" w:rsidRDefault="003E5419" w:rsidP="003E5419">
+    <w:p w14:paraId="46F617CA" w14:textId="77777777" w:rsidR="0080741E" w:rsidRPr="0031716E" w:rsidRDefault="0080741E" w:rsidP="0080741E">
       <w:pPr>
         <w:widowControl/>
         <w:snapToGrid w:val="0"/>
         <w:spacing w:before="120" w:line="200" w:lineRule="atLeast"/>
         <w:rPr>
-          <w:sz w:val="16"/>
-[...34 lines deleted...]
-    <w:p w14:paraId="1B91DE32" w14:textId="77777777" w:rsidR="003E5419" w:rsidRPr="001F1D56" w:rsidRDefault="003E5419" w:rsidP="003E5419">
+          <w:szCs w:val="20"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="0031716E">
+        <w:rPr>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:t>Подпись уполномоченного лица</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="0031716E">
+        <w:rPr>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:t>________________ /_____________________________________/</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="69FB6949" w14:textId="77777777" w:rsidR="0080741E" w:rsidRPr="0031716E" w:rsidRDefault="0080741E" w:rsidP="0080741E">
       <w:pPr>
         <w:widowControl/>
         <w:tabs>
           <w:tab w:val="left" w:pos="3392"/>
           <w:tab w:val="left" w:pos="5088"/>
         </w:tabs>
         <w:snapToGrid w:val="0"/>
         <w:spacing w:before="120"/>
         <w:rPr>
-          <w:sz w:val="16"/>
-[...6 lines deleted...]
-          <w:szCs w:val="16"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="0031716E">
+        <w:rPr>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:tab/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:t>(подпись)</w:t>
+      </w:r>
+      <w:r w:rsidRPr="0031716E">
+        <w:rPr>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:tab/>
+        <w:t>(</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:t>расшифровка ФИО</w:t>
+      </w:r>
+      <w:r w:rsidRPr="0031716E">
+        <w:rPr>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:t>)</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:br/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:szCs w:val="20"/>
         </w:rPr>
         <w:tab/>
         <w:t>МП</w:t>
       </w:r>
-      <w:r w:rsidRPr="00E72BE0">
-[...6 lines deleted...]
-      </w:r>
     </w:p>
     <w:p w14:paraId="4605ED72" w14:textId="77777777" w:rsidR="00EA36D9" w:rsidRDefault="00EA36D9"/>
     <w:sectPr w:rsidR="00EA36D9" w:rsidSect="00A540FF">
-      <w:footerReference w:type="default" r:id="rId8"/>
+      <w:footerReference w:type="default" r:id="rId7"/>
       <w:footnotePr>
         <w:pos w:val="beneathText"/>
       </w:footnotePr>
       <w:pgSz w:w="11905" w:h="16837"/>
       <w:pgMar w:top="284" w:right="1077" w:bottom="1440" w:left="1191" w:header="720" w:footer="324" w:gutter="0"/>
       <w:cols w:space="720"/>
       <w:docGrid w:linePitch="360"/>
     </w:sectPr>
   </w:body>
 </w:document>
 </file>
 
 <file path=word/endnotes.xml><?xml version="1.0" encoding="utf-8"?>
 <w:endnotes xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh wp14">
   <w:endnote w:type="separator" w:id="-1">
-    <w:p w14:paraId="392C034D" w14:textId="77777777" w:rsidR="0014714F" w:rsidRDefault="0014714F">
+    <w:p w14:paraId="673477C7" w14:textId="77777777" w:rsidR="004C70F8" w:rsidRDefault="004C70F8">
       <w:r>
         <w:separator/>
       </w:r>
     </w:p>
   </w:endnote>
   <w:endnote w:type="continuationSeparator" w:id="0">
-    <w:p w14:paraId="2F5FDC2B" w14:textId="77777777" w:rsidR="0014714F" w:rsidRDefault="0014714F">
+    <w:p w14:paraId="61F66222" w14:textId="77777777" w:rsidR="004C70F8" w:rsidRDefault="004C70F8">
       <w:r>
         <w:continuationSeparator/>
       </w:r>
     </w:p>
   </w:endnote>
 </w:endnotes>
 </file>
 
 <file path=word/fontTable.xml><?xml version="1.0" encoding="utf-8"?>
 <w:fonts xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh">
   <w:font w:name="Symbol">
     <w:panose1 w:val="05050102010706020507"/>
     <w:charset w:val="02"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="00000000" w:usb1="10000000" w:usb2="00000000" w:usb3="00000000" w:csb0="80000000" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Times New Roman">
     <w:panose1 w:val="02020603050405020304"/>
     <w:charset w:val="CC"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E0002EFF" w:usb1="C000785B" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Calibri">
     <w:panose1 w:val="020F0502020204030204"/>
     <w:charset w:val="CC"/>
     <w:family w:val="swiss"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E4002EFF" w:usb1="C000247B" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Arial">
     <w:panose1 w:val="020B0604020202020204"/>
     <w:charset w:val="CC"/>
     <w:family w:val="swiss"/>
     <w:pitch w:val="variable"/>
-    <w:sig w:usb0="E0002EFF" w:usb1="C000785B" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
+    <w:sig w:usb0="E0002AFF" w:usb1="C0007843" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Lucida Sans Unicode">
     <w:panose1 w:val="020B0602030504020204"/>
     <w:charset w:val="CC"/>
     <w:family w:val="swiss"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="80000AFF" w:usb1="0000396B" w:usb2="00000000" w:usb3="00000000" w:csb0="000000BF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Tahoma">
     <w:panose1 w:val="020B0604030504040204"/>
     <w:charset w:val="CC"/>
     <w:family w:val="swiss"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E1002EFF" w:usb1="C000605B" w:usb2="00000029" w:usb3="00000000" w:csb0="000101FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Baltica">
     <w:altName w:val="Arial"/>
     <w:charset w:val="00"/>
     <w:family w:val="swiss"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="00000001" w:usb1="00000000" w:usb2="00000000" w:usb3="00000000" w:csb0="00000005" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Arial Black">
     <w:panose1 w:val="020B0A04020102020204"/>
     <w:charset w:val="CC"/>
@@ -7760,58 +6828,58 @@
       <w:rPr>
         <w:szCs w:val="22"/>
       </w:rPr>
       <w:t>____</w:t>
     </w:r>
     <w:r>
       <w:rPr>
         <w:szCs w:val="22"/>
         <w:lang w:val="en-US"/>
       </w:rPr>
       <w:t>_____</w:t>
     </w:r>
     <w:r>
       <w:rPr>
         <w:szCs w:val="22"/>
       </w:rPr>
       <w:t>______</w:t>
     </w:r>
   </w:p>
 </w:ftr>
 </file>
 
 <file path=word/footnotes.xml><?xml version="1.0" encoding="utf-8"?>
 <w:footnotes xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh wp14">
   <w:footnote w:type="separator" w:id="-1">
-    <w:p w14:paraId="3FE75875" w14:textId="77777777" w:rsidR="0014714F" w:rsidRDefault="0014714F">
+    <w:p w14:paraId="3CB93F63" w14:textId="77777777" w:rsidR="004C70F8" w:rsidRDefault="004C70F8">
       <w:r>
         <w:separator/>
       </w:r>
     </w:p>
   </w:footnote>
   <w:footnote w:type="continuationSeparator" w:id="0">
-    <w:p w14:paraId="14F8D9ED" w14:textId="77777777" w:rsidR="0014714F" w:rsidRDefault="0014714F">
+    <w:p w14:paraId="012CC5E5" w14:textId="77777777" w:rsidR="004C70F8" w:rsidRDefault="004C70F8">
       <w:r>
         <w:continuationSeparator/>
       </w:r>
     </w:p>
   </w:footnote>
 </w:footnotes>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
 <w:numbering xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh wp14">
   <w:abstractNum w:abstractNumId="0" w15:restartNumberingAfterBreak="0">
     <w:nsid w:val="00000001"/>
     <w:multiLevelType w:val="multilevel"/>
     <w:tmpl w:val="00000001"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="none"/>
       <w:suff w:val="nothing"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="0"/>
         </w:tabs>
         <w:ind w:left="0" w:firstLine="0"/>
@@ -8332,91 +7400,93 @@
     <w:abstractNumId w:val="0"/>
   </w:num>
   <w:num w:numId="2">
     <w:abstractNumId w:val="1"/>
   </w:num>
   <w:num w:numId="3">
     <w:abstractNumId w:val="2"/>
   </w:num>
   <w:num w:numId="4">
     <w:abstractNumId w:val="3"/>
   </w:num>
   <w:num w:numId="5">
     <w:abstractNumId w:val="4"/>
   </w:num>
   <w:num w:numId="6">
     <w:abstractNumId w:val="5"/>
   </w:num>
   <w:num w:numId="7">
     <w:abstractNumId w:val="6"/>
   </w:num>
 </w:numbering>
 </file>
 
 <file path=word/settings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:settings xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:sl="http://schemas.openxmlformats.org/schemaLibrary/2006/main" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh">
-  <w:zoom w:percent="160"/>
+  <w:zoom w:percent="210"/>
   <w:proofState w:spelling="clean" w:grammar="clean"/>
   <w:defaultTabStop w:val="708"/>
   <w:drawingGridHorizontalSpacing w:val="100"/>
   <w:displayHorizontalDrawingGridEvery w:val="2"/>
   <w:characterSpacingControl w:val="doNotCompress"/>
   <w:footnotePr>
     <w:pos w:val="beneathText"/>
     <w:footnote w:id="-1"/>
     <w:footnote w:id="0"/>
   </w:footnotePr>
   <w:endnotePr>
     <w:endnote w:id="-1"/>
     <w:endnote w:id="0"/>
   </w:endnotePr>
   <w:compat>
     <w:compatSetting w:name="compatibilityMode" w:uri="http://schemas.microsoft.com/office/word" w:val="15"/>
     <w:compatSetting w:name="overrideTableStyleFontSizeAndJustification" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
     <w:compatSetting w:name="enableOpenTypeFeatures" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
     <w:compatSetting w:name="doNotFlipMirrorIndents" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
     <w:compatSetting w:name="differentiateMultirowTableHeaders" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
     <w:compatSetting w:name="useWord2013TrackBottomHyphenation" w:uri="http://schemas.microsoft.com/office/word" w:val="0"/>
   </w:compat>
   <w:rsids>
     <w:rsidRoot w:val="003E5419"/>
     <w:rsid w:val="00010BB5"/>
     <w:rsid w:val="00045A54"/>
     <w:rsid w:val="000516FA"/>
     <w:rsid w:val="000546A8"/>
     <w:rsid w:val="00087680"/>
     <w:rsid w:val="0014714F"/>
     <w:rsid w:val="002B632B"/>
     <w:rsid w:val="00335882"/>
     <w:rsid w:val="00380D59"/>
     <w:rsid w:val="00392E27"/>
     <w:rsid w:val="003E5419"/>
     <w:rsid w:val="0043435B"/>
     <w:rsid w:val="004C306B"/>
+    <w:rsid w:val="004C70F8"/>
     <w:rsid w:val="005775CF"/>
     <w:rsid w:val="0073504B"/>
     <w:rsid w:val="00764ABD"/>
+    <w:rsid w:val="0080741E"/>
     <w:rsid w:val="00946DD5"/>
     <w:rsid w:val="009E35FD"/>
     <w:rsid w:val="00A31230"/>
     <w:rsid w:val="00A540FF"/>
     <w:rsid w:val="00A83932"/>
     <w:rsid w:val="00A9434E"/>
     <w:rsid w:val="00BA13A2"/>
     <w:rsid w:val="00BD693B"/>
     <w:rsid w:val="00BF5A9B"/>
     <w:rsid w:val="00C951B3"/>
     <w:rsid w:val="00D61585"/>
     <w:rsid w:val="00EA36D9"/>
     <w:rsid w:val="00EE3280"/>
     <w:rsid w:val="00F31FFC"/>
     <w:rsid w:val="00F34C16"/>
     <w:rsid w:val="00FA304A"/>
     <w:rsid w:val="00FE26EF"/>
   </w:rsids>
   <m:mathPr>
     <m:mathFont m:val="Cambria Math"/>
     <m:brkBin m:val="before"/>
     <m:brkBinSub m:val="--"/>
     <m:smallFrac m:val="0"/>
     <m:dispDef/>
     <m:lMargin m:val="0"/>
@@ -8591,51 +7661,51 @@
     <w:lsdException w:name="Table Grid 4" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table Grid 5" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table Grid 6" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table Grid 7" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table Grid 8" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table List 1" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table List 2" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table List 3" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table List 4" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table List 5" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table List 6" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table List 7" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table List 8" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table 3D effects 1" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table 3D effects 2" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table 3D effects 3" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table Contemporary" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table Elegant" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table Professional" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table Subtle 1" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table Subtle 2" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table Web 1" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table Web 2" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table Web 3" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Balloon Text" w:semiHidden="1" w:unhideWhenUsed="1"/>
-    <w:lsdException w:name="Table Grid" w:uiPriority="59"/>
+    <w:lsdException w:name="Table Grid" w:uiPriority="39"/>
     <w:lsdException w:name="Table Theme" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Placeholder Text" w:semiHidden="1"/>
     <w:lsdException w:name="No Spacing" w:uiPriority="1" w:qFormat="1"/>
     <w:lsdException w:name="Light Shading" w:uiPriority="60"/>
     <w:lsdException w:name="Light List" w:uiPriority="61"/>
     <w:lsdException w:name="Light Grid" w:uiPriority="62"/>
     <w:lsdException w:name="Medium Shading 1" w:uiPriority="63"/>
     <w:lsdException w:name="Medium Shading 2" w:uiPriority="64"/>
     <w:lsdException w:name="Medium List 1" w:uiPriority="65"/>
     <w:lsdException w:name="Medium List 2" w:uiPriority="66"/>
     <w:lsdException w:name="Medium Grid 1" w:uiPriority="67"/>
     <w:lsdException w:name="Medium Grid 2" w:uiPriority="68"/>
     <w:lsdException w:name="Medium Grid 3" w:uiPriority="69"/>
     <w:lsdException w:name="Dark List" w:uiPriority="70"/>
     <w:lsdException w:name="Colorful Shading" w:uiPriority="71"/>
     <w:lsdException w:name="Colorful List" w:uiPriority="72"/>
     <w:lsdException w:name="Colorful Grid" w:uiPriority="73"/>
     <w:lsdException w:name="Light Shading Accent 1" w:uiPriority="60"/>
     <w:lsdException w:name="Light List Accent 1" w:uiPriority="61"/>
     <w:lsdException w:name="Light Grid Accent 1" w:uiPriority="62"/>
     <w:lsdException w:name="Medium Shading 1 Accent 1" w:uiPriority="63"/>
     <w:lsdException w:name="Medium Shading 2 Accent 1" w:uiPriority="64"/>
     <w:lsdException w:name="Medium List 1 Accent 1" w:uiPriority="65"/>
     <w:lsdException w:name="Revision" w:semiHidden="1"/>
     <w:lsdException w:name="List Paragraph" w:uiPriority="34" w:qFormat="1"/>
@@ -9153,76 +8223,95 @@
     <w:basedOn w:val="a"/>
     <w:link w:val="af"/>
     <w:uiPriority w:val="99"/>
     <w:unhideWhenUsed/>
     <w:rsid w:val="00BF5A9B"/>
     <w:pPr>
       <w:tabs>
         <w:tab w:val="center" w:pos="4677"/>
         <w:tab w:val="right" w:pos="9355"/>
       </w:tabs>
     </w:pPr>
   </w:style>
   <w:style w:type="character" w:customStyle="1" w:styleId="af">
     <w:name w:val="Нижний колонтитул Знак"/>
     <w:basedOn w:val="a1"/>
     <w:link w:val="ae"/>
     <w:uiPriority w:val="99"/>
     <w:rsid w:val="00BF5A9B"/>
     <w:rPr>
       <w:rFonts w:ascii="Arial" w:eastAsia="Lucida Sans Unicode" w:hAnsi="Arial" w:cs="Times New Roman"/>
       <w:kern w:val="1"/>
       <w:sz w:val="20"/>
       <w:szCs w:val="24"/>
     </w:rPr>
   </w:style>
+  <w:style w:type="table" w:styleId="af0">
+    <w:name w:val="Table Grid"/>
+    <w:basedOn w:val="a2"/>
+    <w:uiPriority w:val="39"/>
+    <w:rsid w:val="0080741E"/>
+    <w:pPr>
+      <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+    </w:pPr>
+    <w:tblPr>
+      <w:tblBorders>
+        <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+        <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+        <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+        <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+        <w:insideH w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+        <w:insideV w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+      </w:tblBorders>
+    </w:tblPr>
+  </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh">
   <w:divs>
     <w:div w:id="1312323293">
       <w:bodyDiv w:val="1"/>
       <w:marLeft w:val="0"/>
       <w:marRight w:val="0"/>
       <w:marTop w:val="0"/>
       <w:marBottom w:val="0"/>
       <w:divBdr>
         <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
         <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
         <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
         <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
       </w:divBdr>
     </w:div>
   </w:divs>
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.samolet.info/" TargetMode="External"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/endnotes" Target="endnotes.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footnotes" Target="footnotes.xml"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/endnotes" Target="endnotes.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footnotes" Target="footnotes.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Тема Office">
   <a:themeElements>
     <a:clrScheme name="Стандартная">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>
@@ -9469,65 +8558,65 @@
             </a:gs>
             <a:gs pos="100000">
               <a:schemeClr val="phClr">
                 <a:shade val="30000"/>
                 <a:satMod val="200000"/>
               </a:schemeClr>
             </a:gs>
           </a:gsLst>
           <a:path path="circle">
             <a:fillToRect l="50000" t="50000" r="50000" b="50000"/>
           </a:path>
         </a:gradFill>
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
   <a:objectDefaults/>
   <a:extraClrSchemeLst/>
 </a:theme>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <Template>Normal.dotm</Template>
   <TotalTime></TotalTime>
   <Pages>7</Pages>
-  <Words>2920</Words>
-  <Characters>16645</Characters>
+  <Words>2883</Words>
+  <Characters>16439</Characters>
   <Application>Microsoft Office Word</Application>
   <DocSecurity>0</DocSecurity>
-  <Lines>138</Lines>
-  <Paragraphs>39</Paragraphs>
+  <Lines>136</Lines>
+  <Paragraphs>38</Paragraphs>
   <ScaleCrop>false</ScaleCrop>
   <HeadingPairs>
     <vt:vector size="2" baseType="variant">
       <vt:variant>
         <vt:lpstr>Название</vt:lpstr>
       </vt:variant>
       <vt:variant>
         <vt:i4>1</vt:i4>
       </vt:variant>
     </vt:vector>
   </HeadingPairs>
   <TitlesOfParts>
     <vt:vector size="1" baseType="lpstr">
       <vt:lpstr/>
     </vt:vector>
   </TitlesOfParts>
   <Company>DG Win&amp;Soft</Company>
   <LinksUpToDate>false</LinksUpToDate>
-  <CharactersWithSpaces>19526</CharactersWithSpaces>
+  <CharactersWithSpaces>19284</CharactersWithSpaces>
   <SharedDoc>false</SharedDoc>
   <HyperlinksChanged>false</HyperlinksChanged>
   <AppVersion></AppVersion>
 </Properties>
 </file>
 
 <file path=docProps/core.xml><?xml version="1.0" encoding="utf-8"?>
 <cp:coreProperties xmlns:cp="http://schemas.openxmlformats.org/package/2006/metadata/core-properties" xmlns:dc="http://purl.org/dc/elements/1.1/" xmlns:dcterms="http://purl.org/dc/terms/" xmlns:dcmitype="http://purl.org/dc/dcmitype/" xmlns:xsi="http://www.w3.org/2001/XMLSchema-instance">
   <dc:creator>Пользователь Windows</dc:creator>
   <cp:lastModifiedBy></cp:lastModifiedBy>
   <cp:revision></cp:revision>
   <dcterms:created xsi:type="dcterms:W3CDTF"></dcterms:created>
   <dcterms:modified xsi:type="dcterms:W3CDTF"></dcterms:modified>
 </cp:coreProperties>
 </file>